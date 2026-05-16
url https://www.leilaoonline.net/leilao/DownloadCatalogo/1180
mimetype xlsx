--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,379 +269,335 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69099", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69099", " FORD 2623 T5 6X4 2012 - SEM IMPLEMENTO PLACA FBW9113 RENAVAM 479254893 CHASSI:  9BFZEAMD3DBS12449 MOTOR:   36379362 OBS:  Veículo estava em operação e rodando normalmente, porém, está parado desde o início do ano.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>99.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69100", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69100", " MERCEDES BENZ 915 T1 4X2 2011 - CAMINHAO CARROCERIA COM CABINE AUXILIAR PLACA FAO0516 RENAVAM 468502335 CHASSI:  9BM979048CB847241 MOTOR:   904970U0991763 OBS:  Veículo estava em operação e rodando normalmente, porém, está parado desde o início do ano.")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>79.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69102", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69102", " FORD 1517 T4 6X2 2011 - SEM IMPLEMENTO PLACA AUG1382 RENAVAM 338043829 CHASSI:  9BFXCE5U8BBB77992 MOTOR:   36266096 OBS:  Veículo em condições ruins (condições internas, externas e podendo faltar peças).")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>46.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69101", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69101", " FORD 1723 T1 4X2 2013 - CAMINHAO COMPACTADOR 15 M3 PLACA OUO5116 RENAVAM 567454371 CHASSI:  9BFYEAHD7DBS39269 MOTOR:   36433810 OBS:  Motor fundido. Necessita de reparos em geral de funilaria, pintura, suspensão, motor, direção e tapeçaria. Implemento: necessita de serviço de caldeiraria, e reforma")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>75.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69103", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69103", " VOLKSWAGEN 8150 T1 4X2 2005 - CAMINHAO BAU RSS 25 M3 PLACA CVP0603 RENAVAM 866793127 CHASSI:  9BWAD52RX5R535590 MOTOR:   E1T129953 OBS:  Veículo estava em operação e rodando normalmente, porém, está parado desde o início do ano.")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>59.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69105", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69105", " RETIRADO DO LEILÃO -  VOLKSWAGEN 5140 T1 4X2 2007 - CAMINHAO BAU 20 M3 PLACA DAH9789 RENAVAM 929024800")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69104", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69104", " NEW HOLLAND D170 N/A  2010 - TRATOR DE ESTEIRA D170 (TES0183) PLACA - RENAVAM N/A  CHASSI:  NAAC01952 MOTOR:   36188022 OBS:  Equipamento desmontado e sem motor.")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69106", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69106", " VOLKSWAGEN 24220 T4 6X2 2008 - CAMINHAO BASCULANTE 12 M3 PLACA KLW8840 RENAVAM 990067831 CHASSI:  9BW3782T98R838149 MOTOR:   NA OBS:  Veículo faltando diversas peças como pneus, banco do motorista e volante. Motor Cummins s/ nº de identificação. Implemento basc. Facchini necessita de reforma ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>47.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69127", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69127", "FORD 1717 T4 4X2 2005 - CAMINHAO COMPACTADOR 15 M3 PLACA AMX1590 RENAVAM 859241700 CHASSI:  9BFYTNEF45BB51240 MOTOR:   30793820 OBS:  Veículo não funciona, faltando diversas peças do motor e componentes..")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>33.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69128", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69128", "FORD 1722 T6 8X2 2011 - CAMINHAO COMPACTADOR 19 M3 PLACA AUH1037 RENAVAM 339601728 CHASSI:  9BFYCE7V0BBB81125 MOTOR:   36271729 OBS:  Motor não testado. Tapeçaria, Pintura e Lataria regulares. Pneus Ruins (Faltam pneus do 4º eixo)")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>71.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69129", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/69129", "FORD 1722 T6 8X2 2011 - CAMINHAO COMPACTADOR 19 M3 PLACA AUG9D32 RENAVAM 339238771 CHASSI:  9BFYCE7V1BBB81120 MOTOR:   36270509 OBS:  Motor não testado. Tapeçaria, Pintura e Lataria regulares. Pneus Ruins (Faltam pneus do 4º eixo)")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>83.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>