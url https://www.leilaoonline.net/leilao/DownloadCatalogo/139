--- v0 (2026-02-12)
+++ v1 (2026-05-16)
@@ -269,379 +269,335 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7753", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7753", " LOTE COM:  SUCATA DE PAPEIS E PAPELÃO - LOTE SEM PESO DEFINIDO.  Código: 2")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>12.700,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7752", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7752", " LOTE COM:  SUCATA DE FERRO DIVERSOS - LOTE SEM PESO DEFINIDO.  Código: 45")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>1.700,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7750", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7750", " LOTE COM:  SUCATA DE CADEIRAS - DIVERSOS TIPOS E MODELOS  . CONFORME RELAÇÃO ANEXO. ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7749", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7749", " LOTE COM:  SUCATA DE INFORMÁTICA - MICROS, IMPRESSORAS, ESTABILIZADORES, NO BREAK, CONEXÃO DE REDE - LOTE SEM QUANTIDADE DEFINIDA .  CONFORME RELAÇÃO ANEXO. ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>5.900,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7748", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7748", " LOTE COM:  SUCATA DE ARQUIVOS E ARMARIOS DE AÇO , ARMÁRIOS DE MADEIRA E DIVERSOS.  CONFORME RELAÇÃO ANEXO. ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7751", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7751", " LOTE COM:  SUCATA DE BEBEDOUROS AUTOMÁTICO , DE GARRAFÃO, APARELHO DE AR CONDICIONADO, VENTILADORES E ACESSÓRIOS .   CONFORME RELAÇÃO ANEXO. ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>2.450,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7757", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7757", " LOTE COM:  SUCATAS DE ESTUFAS , MARMITEIRO, GELADEIRAS MESA PARA REFEITÓRIO E TAMBOR DE GÁS.  CONFORME RELAÇÃO ANEXO. ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7756", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7756", " LOTE COM:  SUCATA DE PNEUS DE VEÍCULOS LEVES , PARA CAMINHÃO E MOTOS E DIVERSAS PEÇAS .   CONFORME RELAÇÃO ANEXO. ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>5.150,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7755", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7755", " LOTE COM:  SUCATA DE LOUÇA SANITÁRIA , DE CALHAS PARA LUMINÁRIAS , LUMINÁRIAS DE EMERGÊNCIA, CAIXA D'AGUA PLÁSTICA PARA SUPORTE.   E CAIXA DÁGUA DE FIBRA, ESCOVAS PITA , VIBRADOR PARA CONCRETO , CARPETE.. CONFORME RELAÇÃO ANEXO. ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7754", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7754", " LOTE COM:  MOTOR DIESEL, VOLVO B-58 ECO THD, USADO, COM BOMBA INJETORA, BOMBA D'ÁGUA, ALTERNADOR  E  01  CAIXA DE CAMBIO COMPLETA ZF - SUCATA.")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...222 lines deleted...]
-      </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7758", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/7758", " LOTE COM:  SUCATA DE ELETRO /ELETRÔNICO, TELEFONIA, CINE FOTO E SOM  CONFORME RELAÇÃO ANEXO. ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.550,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>