--- v1 (2026-03-28)
+++ v2 (2026-05-16)
@@ -613,51 +613,51 @@
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/89322", "022")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/89322", "Compressor de ar monofásico")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/89305", "023")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/89305", " Aquecedor indutivo para soldar ferramentas politron")</f>
       </c>