--- v1 (2026-03-28)
+++ v2 (2026-05-15)
@@ -389,79 +389,79 @@
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135496", "008")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135496", " Lote com: 3 unidades de torre de refrigeração Antpol ESR")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135497", "010")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135497", " Fresadora para engrenagem de produção")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135500", "026")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135500", "Lote com: 8 unidades de reservatório de 200 litros de pp ")</f>
       </c>
@@ -1649,51 +1649,51 @@
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135541", "157")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135541", "Prensa hidráulica para 60 toneladas")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135542", "158")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135542", "Máquina para desmontar pneu de caminhão - hidráulica")</f>
       </c>
@@ -1957,79 +1957,79 @@
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135552", "168")</f>
       </c>
       <c r="B71" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135552", "Dobradeira para chapas manual -1 metro")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135553", "169")</f>
       </c>
       <c r="B72" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135553", "Guilhotina elétrica - 1 metro")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135554", "170")</f>
       </c>
       <c r="B73" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135554", "Lote com: 2 uni. tornos revolver e mecânico imor r400ii ")</f>
       </c>
@@ -2321,51 +2321,51 @@
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135565", "180")</f>
       </c>
       <c r="B84" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135565", "Prensa excêntrica 4 ton. inclinável ")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135566", "180")</f>
       </c>
       <c r="B85" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135566", "Prensa excêntrica 4 ton. inclinável ")</f>
       </c>
@@ -2377,51 +2377,51 @@
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135567", "181")</f>
       </c>
       <c r="B86" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135567", "Prensa excêntrica 4 toneladas")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135568", "182")</f>
       </c>
       <c r="B87" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/135568", "Fresadora ferramenteira fer50a atlasmaq ano 2007")</f>
       </c>