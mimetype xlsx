--- v0 (2025-10-09)
+++ v1 (2026-05-15)
@@ -269,2011 +269,1763 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170609", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170609", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (30 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170608", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170608", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (19 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170607", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170607", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (45 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170610", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170610", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (27 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170611", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170611", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (36 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170612", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170612", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (50 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170615", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170615", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (4 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170614", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170614", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (16 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170613", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170613", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (06 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170616", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170616", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (3 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170617", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170617", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (9 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170618", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170618", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (13 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170619", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170619", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (14 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170620", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170620", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (21 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170621", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170621", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (27 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170622", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170622", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (10 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170624", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170624", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (12 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170623", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170623", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (9 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170625", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170625", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (5 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170626", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170626", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (12 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170627", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170627", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (39 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170628", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170628", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (47 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...38 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170629", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170629", " CAVALO MECÂNICO SCANIA T112 H 4X2; COR: VERMELHA; ANO/MODELO: 1987/1987; PL.: CFC-0I72; CH.: 9BSTH4X2ZH3227717; RENAVAM: 383383862 NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170631", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170631", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (11 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170630", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170630", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (12 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170632", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170632", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (5 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170634", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170634", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (7 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170633", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170633", " LOTE COMPOSTO DE:   MÓVEIS RÚSTICOS DIVERSOS (110 PÇS.) NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170635", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170635", " MOTONIVELADORA (PATROL) CATERPILLAR NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170636", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170636", " BAÚ; COMPRIMENTO: 8,00M; ALTURA: 2,50M; LARGURA: 2,60M; CHASSIS: 0,91M; ASSOALHO: FERRO; PORTAS: 4 NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170637", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170637", " BAÚ; COMPRIMENTO: 10,00M; ALTURA: 3,00M; LARGURA: 2,60M; CHASSIS: 0,91M; ASSOALHO: MADEIRA; PORTAS: 2 NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170638", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170638", " BAÚ; COMPRIMENTO: 9,70M; ALTURA: 2,50M; LARGURA: 2,40M; CHASSIS: 0,90M; ASSOALHO: MADEIRA; PORTAS: 2; OBSERVAÇÃO: COMPRIMENTO DE 8,50M   1,250M DE CHAPÉU NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170639", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170639", " BAÚ; COMPRIMENTO: 6,50M; ALTURA: 2,40M; LARGURA: 2,40M; CHASSIS: 0,86M; ASSOALHO: MADEIRA; PORTAS: 3 NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170640", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170640", " BAÚ; COMPRIMENTO: 5,50M; ALTURA: 2,43M; LARGURA: 2,200M; CHASSIS: 0,80M; ASSOALHO: MADEIRA; PORTAS: 2 NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170641", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170641", " BAÚ; COMPRIMENTO: 7,00M; ALTURA: 2,50M; LARGURA: 2,60M; CHASSIS: 0,86M; ASSOALHO: FIBRA E MADEIRA; PORTAS: 3 NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170642", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170642", " BAÚ; COMPRIMENTO: 5,50M; ALTURA: 2,60M; LARGURA: 2,30M; CHASSIS: 0,86M; ASSOALHO: MADEIRA; PORTAS: 3 NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170643", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170643", " BAÚ; COMPRIMENTO: 4,80M; ALTURA: 2,20M; LARGURA: 2,20M; CHASSIS: 0,86M; ASSOALHO: MADEIRA; PORTAS: 3; OBSERVAÇÃO: BAÚ REFRIGERADO SEM MOTOR, COM REPARAÇÃO INTERNA NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170644", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170644", " BAÚ; COMPRIMENTO: 3,00M; ALTURA: 2,20M; LARGURA: 2,20M; CHASSIS: 0,86M; ASSOALHO: MADEIRA; PORTAS: 2 NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170645", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170645", " BAÚ; COMPRIMENTO: 4.60M; ALTURA: 2,20M; LARGURA: 2,10M; CHASSIS: 1.03M; ASSOALHO: MADEIRA; PORTAS: 2; OBSERVAÇÃO: COMPRIMENTO DE 3,8M   0,8M DE CHAPÉU NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170646", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170646", " APROX. 100.000 FOLHAS DE PAPELÃO USADAS EM BOM ESTADO PARA USO FINAL; DIMENSÕES: 120 X 120 E 100 X 120. NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170647", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170647", " APROX. 5.000 CHAPAS DE MADEIRITE DE 5MM DE ESPESSURA; DIMENSÕES 110CM X 110CM, 100 X 120 E 95 X 115 NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170648", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170648", " APROX. 50.000 PALETES, OBS.: NENHUM DELES É MENOR DO QUE 80 CM NEM MAIOR DO QUE 120 CM NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>200.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>5000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170649", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170649", " CONTAINER DE CHAPA GALVANIZADA NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170650", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170650", " CARRETA REBOQUE; MARCA/MODELO: JUSTARI/RC 1575; ANO: 2007; COR: AZUL; PL.: BXI-2472; CH.: 9A9RC157571AX3403; RENAVAM: 919152570; OBS.: TOMBA PARA O LADO DIREITO NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>16.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170651", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170651", " CARRETA REBOQUE; MARCA/MODELO: TRUCK GALEGO SR; ANO: 2010; COR: VERMELHA; PL.: CSK-3376; CH.: 9A9S12DPSA1AH8895; RENAVAM: 212461516; OBS.: TOMBA PARA O LADO DIREITO NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>18.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170652", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170652", " CARRETA SEMI-REBOQUE; MARCA/MODELO: SR/NOMA; ANO: 1992; COR: VERMELHA; PL.: BWH-9068; CH.: 9A9G1232N1AV8146; RENAVAM: 609506218 NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170653", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170653", " CARRETA SEMI-REBOQUE; MARCA/MODELO: RANDON SR CS TR; ANO: 1991/1992; COR: BRANCA; PL.: BWQ-0242; CH.: 9ADP12430LS090703; RENAVAM: 408998032 NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170654", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170654", " CARRETA REBOQUE; MARCA/MODELO: GUERRA; ANO: 1986; COR: BRANCA; PL.: BWJ-6284; CH.: AGSA1986112044297; RENAVAM: 377079014 NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170655", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170655", " CARRETA SEMI-REBOQUE; MARCA/MODELO: RANDOM SR; ANO: 1979; COR: VERMELHA; PL.: BWQ-0333; CH.: 43137RANDON79REM; RENAVAM: 404138578 NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>37.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170656", "050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170656", " CARRETA REBOQUE; MARCA/MODELO: GUERRA; ANO: 1985; COR: BRANCA; PL.: JNW-4106; CH.: AGSA1985106143746; RENAVAM: 220859264 NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...169 lines deleted...]
-      <c r="D18" s="4" t="inlineStr">
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170657", "051")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/170657", " CARRETINHA PLATAFORMA C/ 4 PNEUS NO ESTADO EM QUE SE ENCONTRA. Favor fazer a visitação. ")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171862", "052")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171862", "CARRETA SEMI-REBOQUE; MARCA/MODELO: FACCHINI SRF CF; ANO: 2011; COR: PRATA; PL.: ETU-5535; CH.: 94BF1463BBR015206; RENAVAM: 307926885. NO ESTADO. ")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171863", "053")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171863", "CAVALO MECÂNICO MB AXOR 2536S; COR: BRANCA; ANO/MODELO: 2014/2014; PL.: FYC-6000; CH.: 9BM958443EB976669; RENAVAM: 1022545180, NO ESTADO")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>130.000,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171864", "054")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171864", "CARRETA SEMI-REBOQUE; MARCA/MODELO: RODOFORT SA SRFG 3E; ANO/MODELO: 2015/2016; COR: CINZA; PL.: GFC-1E00; CH.: 95TF1543FGS013019; RENAVAM: 1070385082, NO ESTADO")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171865", "055")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171865", "CAVALO MECÂNICO VOLVO FM 370 4X2; COR: BRANCA; ANO/MODELO: 2011/2011; PL.: NZN-0J22; CH.: 9BVJM30A4BE784623; RENAVAM: 429692609. NO ESTADO")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171866", "056")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171866", "CAMINHÃO MB 1113; COR: AZUL; ANO/MODELO: 1975/1975; PL.: CNI-1A71; CH.: 34403212259932; RENAVAM: 428902090; OBS.: CARROCERIA MADEIRA ABERTA. NO ESTADO.")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E18" s="5" t="inlineStr">
-[...95 lines deleted...]
-      <c r="E21" s="5" t="inlineStr">
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171867", "057")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171867", "CAMINHÃO MB 1113 3 EIXOS; COR: BRANCA; ANO/MODELO: 1985/1986; PL.: BWG-7G46; CH.: 34404412692550; RENAVAM: 396192575; OBS.: CARROCERIA MADEIRA. NO ESTADO.")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171868", "058")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171868", "CARRETA SEMI-REBOQUE; MARCA/MODELO: SR/NOMA; ANO/MODELO: 2000/2000; COR: CINZA; PL.: DES-3A04; CH.: 9EP121430Y1001783; RENAVAM: 744435668. NO ESTADO.")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>55.000,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171869", "059")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171869", "LOTE COM APROX. 312 PRATOS FUNDOS CAPRI 1 - CASSIF ALEANZA . NO ESTADO. ")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
-      <c r="F21" s="4" t="inlineStr">
-[...122 lines deleted...]
-      <c r="E25" s="5" t="inlineStr">
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171876", "060")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171876", "APROX. 300 UNID. DE PALETS DE PLÁSTICO NA MEDIDAS: 1.300 X 0,88 ; NO ESTADO ")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171877", "061")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171877", "LOTE COM APROX. 200 UNID. DE BANDEJAS PARA REFEITÓRIO METÁLICAS. NO ESTADO. ")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
-      <c r="F25" s="4" t="inlineStr">
-[...1470 lines deleted...]
-      </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171887", "062")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/171887", "LOTE COM APROX. 40.000 UNID DE CANTONEIRAS DE PAPELÃO. NO ESTADO.")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>