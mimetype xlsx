--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,315 +269,279 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11262", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11262", " CAMINHÃO VW 17.250E TRUCADO ANO: 2010/11 PLACA: ISF4589 AUTOMÁTICO PREF.: 210167 CHASSI: 9533N82T5BR120438 EQUIP: THEMAC - COMPACT. CARGA LATERAL PREF: 2101670 RENAVAM: 343744570")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11265", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11265", " CAMINHÃO VW 17.250E TOCO ANO: 2011/12 PLACA: IST5835 AUTOMÁTICO PREF.: 211078 CHASSI: 9533N82T3CR213878 EQUIP: THEMAC - EQUIP LAVA CONTÊINER LCL163 PREF: 2110780 RENAVAM: 450468186")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>39.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11264", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11264", " CAMINHÃO VW 9.150E WORKER TOCO ANO: 2011 PLACA: NZD9676 AUTOMÁTICO PREF.: 211030 CHASSI: 9533A62R7BR160458 EQUIP:  (PLANALTO - AGILIX 6 m³ ) PREF: 2110300 RENAVAM: 346499780")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>27.350,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11263", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11263", " CAMINHÃO VW 9.150E WORKER TOCO ANO: 2010/11 PLACA: NYX8442 MANUAL PREF.: 210184 CHASSI: 9533A62R1BR126371 EQUIP: USIMECA - SATÉLITE TATUI 6 m³ PREF: 2101840 RENAVAM: 331392623")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11261", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11261", " CAMINHÃO VW 9.150E WORKER TOCO ANO: 2010/11 PLACA: NYX3343 MANUAL PREF.: 210185 CHASSI: 9533A62R4BR127143 EQUIP: USIMECA - SATÉLITE TATUI 6 m³ PREF: 2101850 RENAVAM: 331388235")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>38.750,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11260", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11260", " CAMINHÃO VW 9.150E WORKER TOCO ANO: 2011 PLACA: NYX7499 MANUAL PREF.: 211018 CHASSI: 9533A62R1BR128668 EQUIP: USIMECA - SATÉLITE TATUI 6 m³ PREF: 2110180 RENAVAM: 331383497")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>37.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11398", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11398", "TRATOR AGRÍCOLA MF 4283 , ANO 2011. COM CARRETA CEMAG 4 T. TRATORMASTER E MAQ. DE LIMPEZA E SANEAMENTO DE PRAIAS GAMMA COBRA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>55.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11471", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11471", "pref.: 210169 - VOLKSWAGEN 17.250 CNC CONSTELLATION TOCO. ANO: 2010/11. EQUIP.: THEMAC - EQUIP LAV CONTÊINER  LCL-485")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>50.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11472", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11472", "Pref.:210183 - VOLKSWAGEN 17.250E TOCO. ANO: 2010/11. EQUIP: THEMAC - COMPACT. CARGA LATERAL")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>42.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>