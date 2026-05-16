--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,667 +269,587 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11222", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11222", "  Aprox. 1 fogão, 1 geladeira, 8 guarda roupas, 10 camas de solteiro, 1 jogo de sofá, 1 armário de cozinha, 1 televisor de tubo, 3 tanquinhos.")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11226", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11226", "  Aprox. 1 bebedouro industrial, 2 bebedouros garrafão, 2 fogões, 1 micro-ondas, 4 geladeiras, 3 guarda roupas, 1 mesa copa, 1 televisor de tubo, 1 pia de cozinha com balcão, 1 tanquinho.")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11221", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11221", " Aprox. 2 bebedouros industriais, 2 bebedouros garrafão, 1 fogão, 1 micro-ondas, 2 geladeiras, 2 guarda roupas, 2 televisores de tubo, 1 tanquinho.")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11227", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11227", " Aprox. 1 ar condicionado, 2 bebedouros industriais, 2 bebedouros garrafão, 1 micro-ondas, 1 geladeira, diversos jogos de mangueira oxiacetileno, 2 cadeiras giratórias, 1 cadeira plástica, 1 extintor, 20 coletes salva vidas, 3 televisores de tubo, 413 trenas, 15 suportes plásticos para galão de água")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11225", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11225", " 2 Máquinas de Solda BAMBOZZI.")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11224", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11224", " 2 Máquinas de Solda BAMBOZZI.")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11229", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11229", " 2 Máquinas de Solda BAMBOZZI.")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11228", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11228", " Aprox.1 cabeçote c/trator BAMBOZZI p/arco submerso.")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11223", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11223", " Aprox. 1197 KG de consumíveis de solda, contendo eletrodo e vareta.")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11230", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11230", " TINTAS DIVERSAS.")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11233", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11233", " UNIPORTE 3000 NPK 4X4")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>30.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11234", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11234", " BAZUCA PREMIUM 15.0")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11232", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11232", " BAZUCA SOLLUS PREMIUM 1500 ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11279", "043")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11279", "  TRATOR VALTRA BM 100 4X4 ANO 2001.  N° DE SÉRIE  BM10DA01279.")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11277", "045")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11277", " TRATOR CASE MXM 180 4X4 ANO 2007.  N° DE SÉRIE MX80C400668")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11278", "046")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11278", " TRATOR CASE MXM 180 4X4  ANO 2006.    N° DE SÉRIE MX80C400373")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...201 lines deleted...]
-      <c r="D18" s="4" t="inlineStr">
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>35.500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11281", "051")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11281", "  TRATOR CASE MXM 165 ANO 2005.    N° CHASSI MXM165 HCC0030189.")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>25.250,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11282", "054")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11282", "CAVALO IVECO STRALLIS 380 6X2 ANO 2007 e CONJUNTO BI CAÇAMBAS "ABS" ANO 2013")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E18" s="5" t="inlineStr">
-[...53 lines deleted...]
-      <c r="C20" s="4" t="inlineStr">
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>110.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11867", "055")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11867", "TRATOR NEW HOLLAND TL 75E 4X4 ANO 2010")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D20" s="4" t="inlineStr">
-[...137 lines deleted...]
-      <c r="F24" s="4" t="inlineStr">
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-[...158 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11868", "056")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11868", "TRATOR CASE MXM180 ANO 2012")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>38.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>