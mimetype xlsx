--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,2555 +269,2239 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11483", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11483", " BRU-HMW0055-2017  - MERCEDEZ BENZ - ACTRO 4844K 8X4 - ANO: 2009 - TAG/CP: CP9115 - KMS / HRS TRABALHADAS: 14594 HS - CONDIÇÃO: FALTAM PEÇAS - IMOBILIZADO: 1000711550 - 8000007333 - MOTOR: SIM - TRANSMISSÃO: NÃO  ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>23.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11502", "014")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11502", " 082-1177-2017 - GUINDASTE - LUNA ALG - GT - 70/46 - ANO: 2005 - SERIAL / CHASSI: VS9AT720051104014 -   ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>163.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11499", "015")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11499", " 082-1181-2017 - PÁ CARREGADEIRA - VOLVO - L70D - ANO: 2002 - SERIAL / CHASSI: L70DV70558 - RENAVAM: N/A - PLACA: N/A - TAG/CP: PCP02/2PH - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO  ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>38.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11500", "018")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11500", " 082-1180-2017 - MINI-CARREGADEIRA - CATERPILLAR - 226B - ANO: 2013 - SERIAL / CHASSI: CAT022BLMWD04022 - RENAVAM: N/A - PLACA: N/A - TAG/CP: MCR14/MCP29 - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000154191 - 8000007569 - MOTOR: SIM - TRANSMISSÃO: SIM - CAÇAMBA(PÁ)/LÂMINA: N")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>17.750,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11501", "019")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11501", " AGLP-MN1304-2017 - MOTONIVELADORA - VOLVO -  G720 - ANO: 2006 - SERIAL / CHASSI: 502030 - TAG/CP: MN1404 - KMS / HRS TRABALHADAS: 14653 - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000725555 - 8000007567 - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>29.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11490", "020")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11490", " AGLP-PF0117-2017 - PERFURATRIZ - ATLAS COPCO  - DM30 - ANO: 2002 - SERIAL / CHASSI: 7744 - TAG/CP: PF0117 - KMS / HRS TRABALHADAS: 30158 - CONDIÇÃO: FALTAM PEÇAS - IMOBILIZADO: 1000725554 - 8000007329 - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11497", "021")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11497", " AGLP-MC6608-2017 - MINI CARREGADEIRA - FIAT AL  - SL40B - ANO: 2000 - SERIAL / CHASSI: NA - RENAVAM: NA - PLACA: NA - TAG/CP: MC6608 - KMS / HRS TRABALHADAS: NÃO POSSUÍ - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000711456 - 8000007566")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>8.650,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11495", "022")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11495", " BRU-MN2104-2017 - MOTONIVELADORA - VOLVO - G990 - ANO: 2007 - SERIAL / CHASSI: VCE990C00040621 - RENAVAM: N/A - PLACA: N/A - TAG/CP: MN2104 - KMS / HRS TRABALHADAS: 17482 HS - CONDIÇÃO: FALTAM PEÇAS - IMOBILIZADO: 1000138141 - 8000007332 - MOTOR: SIM - TRANSMISSÃO: SIM - CAÇAMBA(PÁ)/LÂMINA: SIM - O")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>19.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11496", "023")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11496", " BRU-TP3001-2017 - TRATOR  - KOMATSU - WD600-3 - 485HP - ANO: 2005 - SERIAL / CHASSI: MTWD004C26050036 - TAG/CP: TP3001 - KMS / HRS TRABALHADAS: 32092 HRS - CONDIÇÃO: FALTAM PEÇAS - IMOBILIZADO: 1000314159 - 8000007312 - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>25.250,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11485", "024")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11485", " 082-1174-2017 - MINI - CARREGADEIRA - CATERPILLAR - 226B - ANO: 2013 - SERIAL / CHASSI: CAT0226BCMWD03960 - TAG/CP: MCR06/MCP23 - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000163577 - 8000007337 - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>17.200,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11498", "025")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11498", " GSO-MN1125-2017 - MOTONIVELADORA - VOLVO - G940 - ANO: 1997 - SERIAL / CHASSI: L00041425 - RENAVAM: N/A - PLACA: N/A - TAG/CP: MN1325 - KMS / HRS TRABALHADAS: 12375 - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000309550 - 8000007328 - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>39.750,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11479", "026")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11479", " GSO-PM3204-2017 - CARREGADEIRA - VOLVO - L330D - ANO: 2002 - SERIAL / CHASSI: L330DV61133 - RENAVAM: NA - PLACA: NA - TAG/CP: PM3204 - KMS / HRS TRABALHADAS: 31708 - CONDIÇÃO: FALTAM PEÇAS - IMOBILIZADO: 1000712494 - 8000007568 - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11486", "027")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11486", " 082-1175-2017 - MINI - CARREGADEIRA - CATERPILLAR - 226B3 - ANO: 2013 - SERIAL / CHASSI: CAT0226BTMWD03975 - RENAVAM: N/A - PLACA: N/A - TAG/CP: MCR10/MCP26 - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000173799 - 8000007338 - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>16.700,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11494", "028")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11494", " GSO-TE4607-1-2017 - TRATOR - CATERPILLAR - D6N - 150 HP - ANO: 2006 - SERIAL / CHASSI: CCK00847 - RENAVAM: NA - PLACA: NA - TAG/CP: TE4607 - KMS / HRS TRABALHADAS: 19143 - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000711521 - 008000007341  - MOTOR: SIM - TRANSMISSÃO: SIM -   ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>79.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11473", "036")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11473", " 082-1166-2017 - CARREGADEIRA - VOLVO - L330E - ANO: 2003 -  LOC: VITÓRIA / ES ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>39.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11918", "037")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11918", "GSO-GYG0658-2017 - CAMINHONETE - MITSUBISHI - L200 4X4 GL - ANO: 2006 - SERIAL / CHASSI: 93XJNK3406C645042 - RENAVAM: 888721307 - PLACA: GYG-0658 - TAG/CP: PK16162 - KMS / HRS TRABALHADAS: NÃO LOCALIZADO - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000311344 - 8000007571 - MOTOR: SIM - TRANSMISSÃO: SIM - ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>7.750,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11919", "038")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11919", "GSO-GYG0663-2017 - CAMINHONETE - MITSUBISHI - L200 4X4 GL - ANO: 2006 - SERIAL / CHASSI: 93XJNK3406C645120 - RENAVAM: 888729928 - PLACA: GYG-0663 - TAG/CP: PK16161 - KMS / HRS TRABALHADAS: NÃO LOCALIZADO - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000311342 - 8000007570 - MOTOR: SIM - TRANSMISSÃO: SIM - ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>8.150,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11920", "039")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11920", "GSO-GYG0664-2017 - CAMINHONETE - MITSUBISHI - L200 4X4 GL - ANO: 2006 - SERIAL / CHASSI: 93XJNK3406C644982 - RENAVAM: 888731302 - PLACA: GYG0664 - TAG/CP: PK16165 - KMS / HRS TRABALHADAS: NÃO LOCALIZADO - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000311343 -  - MOTOR: SIM - TRANSMISSÃO: SIM - CAÇAMBA(PÁ)")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>7.750,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11531", "043")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11531", "SLB-068-2017 - APROX. 980 MT. DE CORREIA TRANSPORTADORA; TIPO: TUBULAR; SERVICO: ALTA ABRASAO; COBERTURA SUPERIOR: BORRACHA NATURAL NR")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>54.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11478", "045")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11478", " MARI-BR30-2017 - MODULO PENEIRAMENTO - TELSMITH - 52SBS - ANO: 2010 - SERIAL / CHASSI: 41997 - RENAVAM: N/A - PLACA: N/A - TAG/CP: BR30 - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000138787 - 8000007590 - MOTOR: NÃO - TRANSMISSÃO: NÃO -   ")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>191.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11487", "046")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11487", " MARI-BR0400-2017 - MODULO BRITAGEM - TEREX - XR400 - ANO: 2009 - SERIAL / CHASSI: 400629FFXF - RENAVAM: N/A - PLACA: N/A - TAG/CP: BR0400 - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000346117 - 8000007591 - MOTOR: NÃO - TRANSMISSÃO: NÃO -   ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>77.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11484", "047")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11484", " MARI-BSM01R-2017 - MODULO BRITAGEM - TELSMITH - FT300DF - ANO: 2013 - SERIAL / CHASSI: T-110189 - RENAVAM: N/A - PLACA: N/A - TAG/CP: BSM01R - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000116601 - 8000007588 - MOTOR: NÃO - TRANSMISSÃO: NÃO -   ")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>154.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11492", "048")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11492", " MARI-IB03BM01-2017 - MODULO BRITAGEM - TELSMITH - TJ3258 - ANO: 2013 - SERIAL / CHASSI: S47-8 - RENAVAM: N/A - PLACA: N/A - TAG/CP: IB03BM01 - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000116602 - 8000007589 - MOTOR: SIM - TRANSMISSÃO: NÃO -   ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>79.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11537", "049")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11537", "MARI-BSM02R-2017 - MODULO BRITAGEM - ASTEC - FT300DF - ANO: 2013 - SERIAL / CHASSI: T-110188 - RENAVAM: N/A - PLACA: N/A - TAG/CP: BSM02R - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000096666 - 8000007587")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>295</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>288.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11917", "050")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11917", "GSO-EP6603-2017 - EMPILHADEIRA - KOMATSU - FD30 - ANO: 2001 - TAG/CP: EP6603 - KMS / HRS TRABALHADAS: 7343")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11871", "051")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11871", " SLB-057-2017 - PEÇAS DIVERSAS CATERPILLAR; KOMATSU; PARKER; WABCO FRESIN; BUCYRUS; ATLASCOPCO; CUMMINS; APROX. 670 PÇS. - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: MARABA/CMD-SALOBO • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11535", "052")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11535", " FAB-046-2017 - CORREIA TRANSPORTADORA; TIPO: FECHADA; SERVICO. BORRACHA NATURAL/QUANTIDADE LONAS: 3LONAS; LARGURA: 2700MM; COMPRIMENTO CORREIA: 14,34 M   - SERÁ VENDIDO NO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRA. LOC.: OURO PRETO/MG  ")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11873", "053")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11873", " SLB-069-2017 - PEÇAS DIVERSAS CATERPILLAR; BUCYRUS; KOMATSU; CHICAGO; CUMMINS; ATLASCOPCO; APROX 449 PÇS. -  SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: MARABA/CMD-SALOBO • VEJA DESCRITIVO DE ÍTENS •   ")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11872", "054")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11872", " SLB-066-2017 - PEÇAS DIVERSAS CATERPILLAR; BUCYRUS; KOMATSU; CHICAGO; CUMMINS; ATLASCOPCO; FERTECO; SOTREQ; DETROIT; APROX 235 PÇS.  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: MARABA/CMD-SALOBO     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11887", "055")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11887", " SLB-062-2017 - PEÇAS DIVERSAS CATERPILLAR; ORION; PARKER; BUCYRUS; KOMATSU; CHICAGO; CUMMINS; ATLASCOPCO; APROX 500 PÇS.  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: MARABA/CMD-SALOBO     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>2.150,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11973", "056")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11973", "OIA-022-2017 - 710KG TUBO MECANICO ACO CARBONO; ROLAMENTOS E OUTROS - APROX 129 ITENS - SERÁ VENDIDO NO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRA. - LOC.: OURILÂNDIA DO NORTE / PA")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>2.850,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11480", "057")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11480", " 082-1184-2017 - EMPILHADEIRA ELÉTRICA - LINDE - R20B - ANO: 2005 - SERIAL / CHASSI: B4X094S00124 - RENAVAM: N/A - PLACA: N/A - TAG/CP: EPE01 - KMS / HRS TRABALHADAS: N/A - CONDIÇÃO: DESATIVADO - IMOBILIZADO: 1000423093 - 8000007583 - MOTOR: SIM - TRANSMISSÃO: SIM   ")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>15.250,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11482", "058")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11482", " AGLP-EP7412-2017 - EMPILHADEIRA - HYSTER - N150J - ANO: 2003 - SERIAL / CHASSI: F006V2332A - RENAVAM: NA - PLACA: NA - TAG/CP: EP7412 - KMS / HRS TRABALHADAS: NÃO LOCALIZADO - CONDIÇÃO: FALTAM PEÇAS - IMOBILIZADO: 1000649022 - 008000007253 - MOTOR: SIM - TRANSMISSÃO: SIM   ")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11475", "059")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11475", "SLS-EQ-019-2017 - TORNO HORIZONTAL PEQUENO ROMI I30 - ANO: 1971")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>2.150,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11579", "060")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11579", " OIA-032-2017 - APROX 88 ROLAMENTOS DIVERSOS, MARCAS, SKF, UDDEHOLM, IMBIL, CLARK, INTECO, FRM, INA, FAG E OUTROS - SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: OURILÂNDIA DO NORTE / PARÁ     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>7.750,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...32 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11584", "061")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11584", " SLS-MRO-053-2017 - ROLAMENTOS; CONEXÕES; COMPOENENTES ELETRONICOS E OUTROS - APROX. 131 PÇS. - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: SÃO LUIS / MA     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11591", "062")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11591", " CKS-MRO-023-2017 - 2 DRIVES DIVERSOS, COMANDO FINAL, DRIVES DIVERSOS, COMANDO FINAL (CILINDRO), FABRICANTE CAT. - SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: PARAUPEBAS / PARÁ    ")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11581", "063")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11581", " SLS-MRO-043-2017 - 2 MOTORES CC 40CV 180 V1, 13 RODAS COMPONEN; DESENHO-311K-52-7000 SUPOC  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: SÃO LUIS / MA    ")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>2.250,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11583", "064")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11583", " SLS-MRO-047-2017 - 5 RODAS COMPONENTE; ;T3-00557A ISHIKAWAJIMA, EIXO; DESENHO DF310KM05152 / M00034 GRANEISA, ACOPL FLEX 171MM 200MM, EIXO COMPONEN;DF-321K-45-0001/5133 SUPOC,  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: SÃO LUIS / MA    ")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11586", "065")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11586", " SLS-MRO-051-2017 - APROX. 2872 SAPATA FREIO TA741 ITEM 2 CVRD E 48 BLOCO COMPONENTE 200K-36-3870 CVRD ITEM  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: SÃO LUIS / MA    ")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11532", "066")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11532", " OIA-028-2017 - COMPONENTES, PARTES E PECAS ELETRICOS - ELETRONICOS DIVERSOS - APROX. 100 PÇS. SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: OURILÂNDIA DO NORTE / PARÁ   • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11540", "067")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11540", " FAB-045-2017 - 11 CHAVES DESALINHAMENTO; MATERIAL INVOLUCRO: ALUMINIO FUNDIDO; ACIONAMENTO: ROLETE; CONTATOS: 3NA3NF; TENSAO MAXIMA: 250VCA; CORRENTE:  - SERÁ VENDIDO NO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRA. LOC.: OURO PRETO/MG  ")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11530", "068")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11530", " 082-1176-2017 - 134 - MANCAIS DIREITO,  24 TAMPA P/CARRO PASSAG., 1459 CONJUNTOS ARTICULADO P/ ENGATE PADRAO AAR TIPO "F", 13 CHAPAS COM;200K-36-977-REV.3, 131 ASSENTOS MOLA DE CANTO, 100 MOLAS VAGÃO CHINES • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11534", "069")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11534", " 082-1178-2017 - COMPONENTES DE FIXAÇÃO; COMPONENTES DE VEDAÇÃO E OUTROS - APROX. 6.400 PÇS. SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: : TUBARÃO - VITORIA E/S   • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>2.350,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11536", "070")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11536", " 082-1179-2017 - COMPONENTES DE FIXAÇÃO; MANCAIS, PEÇAS INDUSTRIAIS E OUTROS - APROX. 35.000 PÇS. - SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: : TUBARÃO - VITORIA E/S   • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>7.800,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11538", "071")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11538", " SSG-021-2017 - 24 MEMBRANAS COMPONENTE; TIPO: TRASEIRA; MAT E 19  PARTES E PECAS EQUIPAMENTOS DIVERSOS - SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: : CANAA DOS CARAJAS/PA  ")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11539", "072")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11539", " SLS-MRO-054-2017 -  ROLAMENTO; ACOPLAMENTO; COMPOENENTES DE VEDAÇÃO E OUTROS - APROX. 1.100 PÇS. - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: SÃO LUIS / MA   • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11544", "073")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11544", " OIA-033-2017 - BLOCOS; MANGA COMPONENTE; MARTTELOS E OUTROS - APROX. 90 PÇS.SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: OURILÂNDIA DO NORTE / PARÁ   • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11543", "074")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11543", " MUT-031-2017 - NOTEBOOK, MONITOR, CAFETEIRA TERMOSTATO, DESKTOP COM MONITOR, SEM MOUSE E TECLADO, DESKTOP (SEM MONITOR , MOUSE E TECLADO)  - SERÁ VENDIDO NO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRA. LOC.: NOVA LIMA - MG  ")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11541", "075")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11541", " SLB-072-2017 - 2 MANTAS COMPONENTE; TIPO: REVESTIMENTO; MATERIAL: ACO CARBONO; SUBAPLICACAO: DIMENSOES; APLICACAO: BRITADOR GIRATORIO - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: MARABA/CMD-SALOBO  ")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>2.750,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11542", "076")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11542", " SLB-070-2017 - 5 DISPOSITIVOS DE CILINDRO HIDRAULICO, COMPLETO COM ACESSORIOS DE MOMTAGEM, MANGUEIRA PARA INTERLIGAÇÃO E ENGATES HIDRAULICOS RAPIDOS.  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: MARABA/CMD-SALOBO  ")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11589", "077")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11589", " SLS-MRO-052-2017 - 57 GRAXA 9318549 GM-EMD; 13 OLEO LUBRIF 100CST TAMB200L, 15 OLEO HIDRAULICO TAMB200L  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: SÃO LUIS / MA    ")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>21.300,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11580", "078")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11580", " SLS-MRO-050-2017 - 648 GUIAS TA4393 DESENHO VALE, 50 BRACOS P/C;15904/2.1 15904/2.1 CVRD, 88 MOLAS EXTERNA DESENHO-200K-36-5144 SUFEC, 60 FREIOS 23040000001 SAB WABCO FAIVELEY A.C - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: SÃO LUIS / MA    ")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>1.350,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11476", "079")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11476", "082-1172-2017 - VARREDEIRA KARCHER KMR 1700 D - ANO: 2010")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>3.850,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11588", "080")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11588", " SLB-065-2017 - PEÇAS DIVERSAS, CATERPILLAR; BUCYRUS; KOMATSU; ATLASCOPCO; INGERSOL; CUMMINS; FERTECO; ATLAS COPCO E OUTROS - APROX. 550 PEÇS.  - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: MARABA/CMD-SALOBO     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11590", "082")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11590", " SSG-020-2017 - 13 PARTES E PECAS EQUIPAMENTOS DIVERSOS; APROX. 77 BOCAL SA225988M1 METSO; FABRICANTE METSO MINERA - SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: : CANAA DOS CARAJAS/PA    ")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11594", "083")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11594", " 082-1183-2017 - COMPONENTES DE VEDAÇÃO, DE FIXAÇÃO E OUTROS - APROX. 560PÇS.  - SERÃO VENDIDOS NO ESTADO EM QUE SE ENCONTRA - LOC.: TUBARÃO - VITORIA E/S     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11582", "084")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11582", "082-1190-2017 - APROX. 760 M. DE CABO MAQUINA MOVEL; MATERIAL: COBRE ESTANHADO; TEMPERA: MOLE; FORMATO: REDONDO; FORMA DE ENCORDOAMENTO: FLEXIVEL; IDENTIFICACAO: VEIAS COLORIDAS PIRELLI;")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>47.000,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11585", "085")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11585", " OIA-031-2017 - APROX 100 FILTROS DIVERSOS -  SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: OURILÂNDIA DO NORTE / PARÁ     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11592", "086")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11592", " OIA-030-2017 - COMPOENENTES DE VEDAÇÃO DIVERSOS 5 PÇS. -  SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: OURILÂNDIA DO NORTE / PARÁ     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11593", "087")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11593", "OIA-029-2017 - 70 MANGUEIRAS COMPONENTE; TIPO: FLEXIVEL; MATERIAL: ACO INOX; APLICACAO: TUBO INSTRUMENTACAO CARCACA; MODELO: Y; ABRICANTE/REFER#NCIA:S MS SIEMAG/23090394")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11587", "088")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11587", " CKS-028-2017 - IMPRESSORAS, JATO DE TINTA  - IMPRESSORA PLOTER HP DESIGN JET 800ps (USADA) - SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: PARAUPEBAS / PARÁ    ")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>2.050,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11883", "089")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11883", " CKS-MRO-010-2017 - 13 ROLAMENTOS ROLOS CONICOS; 50X90X32MM; APROX. 100MS CABO; ACO; 8 X 19;3/8";I.P.S; 355 BICO PATO 1515980 CATERPILLAR; CAIXA ROLAMENTO E OUTROS - APROX. 1000PÇS. SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: PARAUPEBAS / PARÁ     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>25.250,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11882", "091")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11882", " 082-1187-2017 - ROLAMENTOS ROLOS CONICOS; COMPONENTES DE FIXAÇÃO, VALVULAS E OUTROS - APROX. 426 PÇS. SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: : TUBARÃO - VITORIA E/S     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>2.150,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11876", "092")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11876", " 082-1188-2017 - ROLAMENTO; COMPONENTES DE VEDAÇÃO; PEÇAS INDUSTRIAIS E OUTROS - APROX. 348 PÇS. SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: : TUBARÃO - VITORIA E/S      • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11874", "093")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11874", "SLS-MRO-045-2017 - 2 MOTORES CC 260CV MC814 B3D; REDUTOR VEL HELIC 23,58; 36 BOBINA COMPONENTE; A;N410022022X ANSALDO; 4 GRAFITE COMPONENTE; SUBAP;8141064 GM-EMD;")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>3.850,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11886", "094")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11886", "SLS-MRO-040-2017 - 2 MOTORES CC 275CV MC620 B3D; 2 MOTOR CA; 14 FUSIVEL NH; 96 VEDACAO PLANA; 122 CASQUILHO COMPONENTE; TIP;8136114 GM-EMD")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>9.400,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11880", "095")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11880", "SLS-MRO-041-2017 - 1 REDUTOR VEL; 3 MOTOVIBRADOR CA 0,5CV 1750 RPM; 6 EIXO P/LOCOMOTIVA; APLICACAO L;8476944 GM; 20 ROLO TRANSP CARGA 4,75MM 1432MM")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>2.650,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11877", "096")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11877", "SLS-MRO-046-2017 - 1598 SAPATA FREIO SAPATA LOCOS GM/GE SIDEREA; 137 ROLO TRANSP 5MM 932MM; 9 ROLO TRANSP 6,3MM 250MM; 8 TIRANTE COMPONE; DESENHO-311K447067 SUPOC")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11491", "099")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11491", " CDM-002-2017 - FORNO - HOSKEN - PL50 - ANO: 2004 - SERIAL / CHASSI: 32004 - RENAVAM:  - PLACA:  - TAG/CP:  - KMS / HRS TRABALHADAS: NOVO - CONDIÇÃO: EM FUNCIONAMENTO - IMOBILIZADO: 1000086842 - 8000007346 - MOTOR: SIM - TRANSMISSÃO:    ")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11477", "100")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11477", "PICO-049-2017 - COMPONENTES ELÉTRICOS DIVERSOS; 39 PÇS. - SERA VENDIDO NO ESTADO EM QUE SE ENCONTRA - ITABIRITO / MG • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11885", "101")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11885", " MUT-034-2017 - APROX 160 MONITORES TIPO TUBO - SERÁ VENDIDO NO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRA. LOC.: NOVA LIMA - MG    ")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11878", "103")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11878", " 082-1189-2017 - RODAS; EIXOS; ANEIS E OUTROS - 25 PÇS. - SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: : TUBARÃO - VITORIA E/S     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...105 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>3.300,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11474", "104")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11474", " ITA-062-2017 - 1 DIVISOR DE POLPA 60L MARCA DIALMATICA;")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11881", "105")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11881", " 082-1182-2017 - COMPONENTES DE FIXAÇÃO E OUTROS - APROX. 6.500 PÇS. SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: : TUBARÃO - VITORIA E/S     • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11875", "106")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11875", " 082-1185-2017 - POLIAS SUPORTES DIVERSOS, 29 pçs. SERÁ VENDIDO NO ESTADO EM QUE SE ENCONTRA - LOC.: : TUBARÃO - VITORIA E/S      • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11884", "107")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11884", " MUT-033-2017 - 6 CADEIRAS AUDITORIO ESPALDAR; 12 CADEIRAS GIRATÓRIA; 4 POLTRONAS - SERÁ VENDIDO NO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRA. LOC.: NOVA LIMA - MG    ")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...634 lines deleted...]
-      <c r="D36" s="4" t="inlineStr">
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11921", "108")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11921", "FAB-047-2017 - ROLAMENTOS E COMPOENENTES DE FIXAÇÃO - APROX. 134 PÇS.  - SERÁ VENDIDO NO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRA. LOC.: OURO PRETO/MG  • VEJA DESCRITIVO DE ÍTENS •")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E36" s="5" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E38" s="5" t="inlineStr">
+      <c r="E88" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
-      <c r="F38" s="4" t="inlineStr">
-[...1598 lines deleted...]
-      </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11922", "109")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/11922", "FAB-048-2017 - 32 CADARCOS - DEL MICA; 1 PRESSOSTATO; 7 FITAS FIBRA VIDRO - SPAGFLEX; 6 REATORES LAMPADA VA;AII-226VSVTOIG HELFONT; CONTATO JG P/CONTATO;3TY7 540-0A SIEMENS - SERÁ VENDIDO NO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRA. LOC.: OURO PRETO/MG  • VEJA DESCRITIVO DE ÍTENS •")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>