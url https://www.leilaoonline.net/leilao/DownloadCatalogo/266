--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,923 +269,811 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12334", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12334", " Kangoo - 2008/2009  - Placa:  DKI-2464")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12337", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12337", " Ipanema - 1994  - Placa:  BFW-6083")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12342", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12342", " Kombi- 1998/1999  - Placa:  CZA-3271")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>3.400,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12339", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12339", " Kombi - 1991  - Placa:  BFW-6082")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12347", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12347", " Kombi - 1995  - Placa:  BFW-6081")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>2.600,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12333", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12333", " Kombi - 1989  - Placa:  BQA-8673")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12345", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12345", " Kombi - 1996  - Placa:  BFW-6074")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12346", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12346", " Kombi - 2001  - Placa:  CZA-3277")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>3.600,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12331", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12331", " Caminhão basculante MB 1113 - 1976  - Placa:  BFW-6072")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>14.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...15 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12335", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12335", " Trator Valmet - 1998")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>19.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12343", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12343", " Caminhão Basculante MB 1714 k - 1995/1996  - Placa:  CEW-2235")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>31.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12330", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12330", " Retroescav. Fiat - 1995")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>23.250,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12344", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12344", " Roçadeira")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>2.300,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12340", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12340", " Pulverizador agricola")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E24" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...38 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12336", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12336", " Rolo")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>9.400,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12329", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12329", " Carreta de madeira")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12338", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12338", " Bombas e motores divs. ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12332", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12332", " Basculante Fachini  6m³")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12341", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12341", "SUCATA -  Towner - 1997  - Placa:  BFW-6088")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12349", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12349", " Caminhão basculante GM D60 - 1984  - Placa:  BFW-6075")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12348", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12348", "SUCATA  Topic - 1998    - Placa:  BFW-6077")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12351", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12351", " Compactador/lixo")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12350", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12350", " Compactador/lixo")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12352", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12352", " Compactador/lixo")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12353", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12353", " Mercedes Bens/ Oníbus escolar MB/OF 1620 - 1996/97  - Placa:  BTB-7050")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12354", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12354", " Massey Ferguson-  Trator MF - 1975")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12356", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12356", " eletronicos diversos, conforme as fotos: computadores,  monitores,  televisores,  geladeiras e lavadouras...")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...110 lines deleted...]
-      <c r="E17" s="5" t="inlineStr">
+      <c r="E37" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
-      <c r="F17" s="4" t="inlineStr">
-[...638 lines deleted...]
-      </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12355", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12355", " carteiras escolares;  armarios de aço, moveis diversos; lampadas; ferragens e sucatas")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>