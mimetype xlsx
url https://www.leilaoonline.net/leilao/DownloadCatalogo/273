--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,699 +269,615 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12943", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12943", " VW Gol CL ANO: 86/87 PLACA: BJB 3519 CHASSI: 9BWZZZ30ZHT008407 RENAVAM: 520887620")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12946", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12946", " Chevrolet Caravan SL ANO: 1988 PLACA: BPY 9545 CHASSI: 9BGVN15DJJB114764 RENAVAM: 423048775")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>6.900,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12950", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12950", " Ford Pampa 1.8 L ANO: 1994 PLACA: BPY 1832 CHASSI: 9BFZZZ55ZRB903819 RENAVAM: 620387955")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>3.200,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12936", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12936", " VW Kombi ANO: 1995 PLACA: BPY 1839 CHASSI: 9BWZZZ231SP014921 RENAVAM: 634389297")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12944", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12944", " VW Kombi ANO: 1995 PLACA: BPY 1840 CHASSI: 9BWZZZ231SP014905 RENAVAM: 634384996")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12947", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12947", " VW Kombi ANO: 98/99 PLACA: CDZ 9071 CHASSI: 9BWZZZ237WP011293 RENAVAM: 703062786")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12953", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12953", " MB Sprinter 312 D ANO: 2001 PLACA: BNZ 2715 CHASSI: 8AC6903411A554917 RENAVAM: 774006960")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>15.400,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12939", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12939", " Chevrolet S10 ANO: 2002 PLACA: BNZ 2752 CHASSI: 9BG124AX02C417446 RENAVAM: 795019831")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>4.800,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12938", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12938", " MB Sprinter 313 CDI ANO: 04/05 PLACA: BNZ 2747 CHASSI: 8AC9036725A923711 RENAVAM: 846523078")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>16.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12935", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12935", " MB Sprinter  ANO: 04/05 PLACA: BNZ 2758 CHASSI: 8AC9036715A923734 RENAVAM: 844630985")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>12.200,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12937", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12937", " CHevrolet S-10 2.4 Rontan Ambulância ANO: 2002 PLACA: CMW 0247 CHASSI: 9BG124AX02C422324 RENAVAM: 783228244")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>8.400,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12940", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12940", " SUCATA Ford Courier Rontan  Ambulância ANO: 02/03 PLACA: BNZ 2733 CHASSI: 9BFNSZPPA3B941023 RENAVAM: 792884868")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12945", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12945", " Ford F-350 Super Duty ANO: 2006 PLACA: FXF 5454 CHASSI: 1FTWW33P16EA72839 RENAVAM: 322230870 - ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>158</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>79.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12941", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12941", " SUCATA Trailer Karmann Ghia, tipo KC 380 ANO: 1984 PLACA: GY 4666 CHASSI: EGB10K4060")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12942", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12942", " Rolo Liso")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12951", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12951", " 71 EUCALIPTOS EM PÉ COM APROX. 30 ANOS.  MEDIDAS: CONF. RELAÇÃO ANEXO. ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>21.752,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12952", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12952", " VW Kombi ANO: 1991 PLACA: BPY 1841 CHASSI: 9BWZZZ23ZMP000182 RENAVAM: 431763690")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...73 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12948", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12948", " VW Kombi ANO: 1989 PLACA: BPY 1842 CHASSI: 9BWZZZ23KP004892 RENAVAM: 420637770")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
+      <c r="E28" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
-      <c r="F14" s="4" t="inlineStr">
+      <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...239 lines deleted...]
-      <c r="D22" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12949", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12949", " VW Kombi ANO: 1988 PLACA: BNV 1532 CHASSI: 9BWZZZ23ZHP025164 RENAVAM: 390524891")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E22" s="5" t="inlineStr">
-[...58 lines deleted...]
-      <c r="D24" s="4" t="inlineStr">
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12954", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12954", " Chevrolet Trafic Ambulância ANO: 1996 PLACA: BPY 1853 CHASSI: 8A1T31C1ZTS002711 RENAVAM: 654964033")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E24" s="5" t="inlineStr">
-[...100 lines deleted...]
-      <c r="F27" s="4" t="inlineStr">
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-[...94 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12955", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/12955", " Chevrolet Trafic Ambulância ANO: 1996 PLACA: BPY 1854 CHASSI: 8A1T31C1ZTS002962 RENAVAM: 654965463")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>