--- v0 (2025-12-21)
+++ v1 (2026-05-15)
@@ -269,1435 +269,1259 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203312", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203312", " Lote com: Aproximadamente 120 Lâmpadas automotivas - Sem uso")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203311", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203311", " Lote de varetas de solda prata 0,747 gramas de vareta - solda prata com 45% de prata bitola de 1/8")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203325", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203325", " Lote de graxetas industriais diversas - Aproximadamente 50 Kg - varias medidas")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203327", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203327", " Lote de arame mig especial - aproximadamente 120 Kg")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203321", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203321", " Lote de vareta de solda especial - Aproximadamente 100 Kg  ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203329", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203329", " Lote de mercadorias diversas")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
+      <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203313", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203313", " Lote consumiveis de solda - aproximadamente 464 peças ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203319", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203319", " Lote de expandidor Hanna")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203316", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203316", " Lote de peças de reposição - Talha Berg Steel")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203334", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203334", " Lote com: 47 peças de escova carvão geradora Bambozzi RE 59")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203328", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203328", " Lote com: 77 Abraçadeiras de inox para tubos - várias medidas")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203315", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203315", " Lote contendo aproximadamente 951 notas e moedas ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203330", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203330", " Lote com: Aproximadamente 919 peças de disco de corte 4 1/2 ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203336", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203336", " Lote de trafos - transformador e reator")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203324", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203324", " Lote de eletrodos inconel Aes e nicrmo-e - aproximadamente 30 KG ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203317", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203317", " lote com: Aproximadamente 80 Kg de eletrodo diversos ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203341", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203341", " Lote com: aproximadamente 60 Kg de eletrodo de bronze ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203322", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203322", " Lote de terminais de compressão - diversos ")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203314", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203314", " Lote de curvas Tee porca abraçadeiras flage em inox ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203323", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203323", " Lote de peças de automação.")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203344", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203344", " Lote de eletrodo ferro fundido 60% Aproximadamente 19 Kg")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203326", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203326", " Aproximadamente 18 Kg de eletrodo de ferro fundido limavel 85 NI Bitola de 4MM marca Nicrosol")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203320", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203320", " Lote de corrrentes industrial - 30 metros de corrente asa 40 - 25 metros de corrente dupla asa 60 ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203342", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203342", " Lote com: aproximandamente 800 Kg de eletrodo NCS 91 Nicrosol norma AWS6-60 bITOLA DE 3,25")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203339", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203339", " Lote com: 05 peças de banco capacitor M.F de 30KVAR 220 VOLTS e03 peças de banco capacitor m.f de 30KVAR 220VOLTS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203338", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203338", " Medidor de nivel endress hauser modelo FMR 240-45V1YY9CC4A")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203331", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203331", " Lote com: aproximadamente 167 peças de bocal ceramica longo para tocha tig ")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203318", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203318", " Lote com: tampa de ligação WEG Original- 29 peças de tampa de ligação weg modelo 10156562- 04 peças de tampa de ligação weg modelo 10017045- 14 peças de tampa de ligação weg modelo 10017046")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203340", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203340", " Lote com:  Aproximadamente 270 Kg de arame inox 304 bitola de 2,5")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203337", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203337", " Lote com: Aproximadamente 25 Kg de eletrodo UTP 86- FN Ferro fundido 60% bitola de 4MM")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203333", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203333", " Lote com: 770 peças de chave fim de curso Marca Margirus referência Mg-260120 amperes - 120 vca")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203335", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203335", " Lote com: 04 peças de corrente e gancho para 5 toneladas")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203332", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203332", " Lote com: 11 peças de válvula esfera em bronze ")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203343", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203343", " Máquina inversora de solda balmer maxxiarc 250 pro - funcionando ")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203348", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203348", " Lote com: 700 metros de espaguete termo-retratil")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...90 lines deleted...]
-      <c r="E14" s="5" t="inlineStr">
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203345", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203345", " Lote de válvulas niples e tee ")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203347", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203347", " Lote de produtos odontológicos ")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203346", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203346", " Geofone yamatec")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204197", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204197", "Lote de material de automação industrial - Telemecanique - Scheneider - Allen Bradley - Siemens - Smar-dwley")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204199", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204199", "Lote de rolamentos")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
-      <c r="F14" s="4" t="inlineStr">
-[...48 lines deleted...]
-      <c r="C16" s="4" t="inlineStr">
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204200", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204200", "Lote com: Aproximadamente 400 peças de disco de corte norton de 14 polegadas - referência ar  312 super - VENCIMENTO 10/24 ")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204941", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204941", "Lote com: Aproximadamente 250 metros de corrente Agrícola CA 550 K1 - Sem uso")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204961", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204961", "Lote com: 02 cilindros de oxigênio medicinal - 1 metro cúbico e 3 metros cúbicos")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D16" s="4" t="inlineStr">
+      <c r="D53" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...287 lines deleted...]
-      <c r="E25" s="5" t="inlineStr">
+      <c r="E53" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
-      <c r="F25" s="4" t="inlineStr">
-[...894 lines deleted...]
-      </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205523", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205523", "Afiador de brocas elétrico Rocast - 220V - sem uso")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>