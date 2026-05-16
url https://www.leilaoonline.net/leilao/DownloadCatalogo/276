--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,475 +269,419 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13035", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13035", " Ford Cargo 1717 BRANCA JQZ-1396 2004/2004 9BFYTNFT34BB42645     SOMENTE O CHASSI (TOCO) SEM EQUIP.")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13027", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13027", " Ford Cargo 1717 BRANCA JQZ-1400 2004/2004 9BFYTNEFX4BB45585    SOMENTE O CHASSI (TOCO) SEM EQUIP.")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>6.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13034", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13034", " Ford Cargo 1717 BRANCA JQZ-1384 2004/2004 9BFYTNEF64BB45390    SOMENTE O CHASSI (TOCO) SEM EQUIP.")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>6.250,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13037", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13037", " Ford Cargo 1717 BRANCA JQZ-1407 2004/2004 9BFYTNEF84BB45584    SOMENTE O CHASSI (TOCO) SEM EQUIP.")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E14" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
+      <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13026", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13026", " VW/17.220 Euro3 Worker BRANCA JSA5515 2008/2009 9BWC782T09R922233   VARREDEIRA 6M³")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13025", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13025", " VW/17.220 Euro3 Worker BRANCA JSA7542 2008/2009 9BWC782T2921620    SOMENTE O CHASSI (TOCO) SEM EQUIP.")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>23.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13038", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13038", " Ford/Cargo 1722 BRANCA DJE0125 2005/2005 9BFYTNFT95BB49388    POLIGUINDASTE TRUCK")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>27.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13032", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13032", " Iveco/Eurocargo 230E24 BRANCA NTU8782 2010/2011 93ZE2KKOOBB710788    CAÇAMBA TRUCK 12/14 M³")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>24.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13028", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13028", " VW/13.180 CNM BRANCA KHZ4021 2008/2009 9BW7672379R916461    POLIGUINDASTE TOCO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>18.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13029", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13029", " VW/15.190 CNM BRANCA JQB7619 2004/2005 9BWUS72S35R507504    SOMENTE O CHASSI (TOCO) SEM EQUIP.")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...10 lines deleted...]
-      <c r="C13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13031", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13031", " Ford/Cargo 1717 E BRANCA,  MVK7715 2006/2006 9BFYCE6U66BB73688   SOMENTE O CHASSI (TOCO) SEM EQUIP.")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>8.250,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13030", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13030", " SPACE FOX 1.6 FLEX,   EIZ-6326, 2008, 8AWPB05ZX9A325609, PRETO, VEÍCULO UTILITÁRIO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
-      <c r="D13" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...42 lines deleted...]
-      <c r="C15" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13036", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13036", " CAMINHÃO 3/4 VW / 09 - 150E - CUMMINS, EES-5450, 2008/2009, 9BWGA62R59R921204, BRANCO, COMPACTADOR")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D15" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F15" s="4" t="inlineStr">
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-[...254 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13033", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13033", " CAMINHÃO TRUCK, FORD CARGO 1722e, NTR-6179, 2010/2010, 9BFYCE7V3ABB60946, BRANCO, COMPACTADOR")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>