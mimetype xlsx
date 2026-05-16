--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,411 +269,363 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13050", "015")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13050", " FORD CARGO 1517 - BRANCA 2005 - 9BXTNCF05BB48351 - COM VARREDEIRA SOBRE CHASSIS MARCA COLPION PLACA: AMV0428")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>29.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13046", "016")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13046", " FORD - F12000 - ANO:  2005 - BRANCA/9BFXK82F858021785   COM CARROCERIA GRANELEIRA PLACA: AMX1673")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13054", "017")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13054", " FORD CARDO 1722 - ANO:: 2008 BRANCA - CHASSI: 9BFYCE7VX9BB18219,   SOMENTE CHASSI SEM EQUIPAMENTO PLACA: AQR3387")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13064", "019")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13064", " VW WORKER 17220 - BRANCA/ANO: 2005 /CHASSI: 9BWC782T19R922290 - SOMENTE CHASSI SEM EQUIPAMENTO PLACA: JSA2251")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>36.250,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13057", "020")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13057", " VW WORKER 17220 - BRANCA-2008 / CHASSI:  9BWC762T39R922274 - SOMENTE CHASSI SEM EQUIPAMENTO PLACA: JSA3676")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>34.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13058", "021")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13058", " WORKER 17180 - BRANCA-2008 / 9BWC182T28R839645 - SOMENTE CHASSI SEM EQUIPAMENTO PLACA: KGQ9660")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13060", "022")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13060", " FORD CARGO 1722 - BRANCA, ANO:  2010 / CHASSI: 9BFYCE7V4ABB60941  COM COMPACTADOR DE LIXO.  PLACA: NTR9670")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>48.250,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13067", "023")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13067", " SOMENTE O TANQUE -  CHASSI NÃO SERÁ LEILOADO PLACA: OKQ7866")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>7.600,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13062", "024")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13062", " COMPACTADORA ESTACIONÁRIA VERDE")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13065", "025")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13065", " COMPACTADORA ESTACIONÁRIA AZUL")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13063", "026")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13063", " HONDA CG 125 -  FAN KS 2011 - VERMELHA   CHASSI: 9C2JC4110BR710074 PLACA: ESX4255")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13061", "027")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13061", " HONDA CG 125 -  FAN KS 2011 - VERMELHA CHASSI:  9C2JC4110BR773710 PLACA: ESX4377")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>2.300,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>