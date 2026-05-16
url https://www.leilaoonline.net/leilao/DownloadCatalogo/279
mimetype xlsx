--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,795 +269,699 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13082", "240")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13082", "FIAT/SIENA FIRE 16V, ANO 2003, FLEX ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>8.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13086", "250")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13086", "TOYOTA, COROLLA SEG 18VVT; 2002/2003; PRETA; GASOLINA")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>12.850,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13104", "251")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13104", "FIAT; STILO M SCHUMACHER; 2004/2005; VERMELHA; GASOLINA")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>12.850,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13101", "253")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13101", "I; KIA PICANTO EX41.0MTFF; 2012/2012; CINZA; ALCO./GASOL.")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>14.700,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13084", "257")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13084", "VW; SANTANA; 1996/1997; VERMELHA; GASOLINA; ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>7.300,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13085", "258")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13085", "TOYOTA, COROLLA SEG FLEX, 2008/2009, ALCO./GASOL. PRETA")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>29.250,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13102", "259")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13102", "HONDA FIT LX FLEX AUTOMÁTICO, ANO 2012/2013, COMB. ALCO/GASOL. COR CINZA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>25.750,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13092", "260")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13092", "I; PORSCHE PANAMERA TURBO; 2011/2011; PRETA; GASOLINA; APROX. 27.000KM")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>155.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13094", "261")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13094", "HONDA, CITY LX FLEX; 2011/2012; CINZA; ALCO./GASOL. ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>24.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13096", "262")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13096", "HONDA FIT LX AUTOMÁTICO, ANO 2005/2005, COMB. GAS. COR VERDE")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>14.400,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13095", "263")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13095", "I/VW AMAROK CD 4X4 HIGH CAB, DUPLA DIESEL, ANO/MOD 2010/2011 BLINDADA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>32.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13083", "265")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13083", "HYUNDAI / TUCSON GLS, ANO 2012/2013 , AUTOMATICA,PLACA FINAL 09, COMB GASOLINA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>21.250,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13091", "268")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13091", "TROLLER /T4TDI 3.2, ANO/MOD 2012/2013, DIESEL AMARELA; ")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>54.250,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13093", "269")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13093", "GM/ CORSA HATCH PREMIUM 1.4, ANO/MOD 2008/2009, COR PRATA, FLEX")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>14.150,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13202", "270")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13202", "I/ JAC J3; 2012/2013; PRATA; GASOL./ALCOL.")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>13.450,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13203", "300")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13203", "IVECO/ D GREENCAR AMB 09; 2009/2010; VERMELHA; DIESEL")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13204", "301")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13204", "FORD; RANGER XL 13P 4X4 TURBO; 2008/2009; BRANCA; DIESEL")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13103", "302")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13103", "M.BENZ/ L608 D; 1973/1973; AMARELA; DIESEL")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>13.800,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13088", "303")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13088", "FORD / CARGO 815 E; 2007/2008; BRANCA; DIESEL")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>35.500,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13089", "304")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13089", "VOLVO/ NL 12 360 4X2; 1993/1993; BRANCA; DIESEL")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>32.250,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13090", "305")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13090", "FORD CARGO 815 E; 2007/2008; BRANCA; DIESEL")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>35.750,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13205", "306")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13205", "FIAT / PALIO WEEKEND; 2002/2002; AZUL; GASOLINA")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>2.300,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13087", "308")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13087", "MERCEDES BENZ/ 1723, 1998/1999, PRATA, DIESEL,")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13097", "309")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13097", "FORD/750, ANO/MOD 76/77 GUINCHO")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>30.250,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>