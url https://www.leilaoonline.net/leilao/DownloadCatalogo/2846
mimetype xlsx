--- v0 (2025-10-14)
+++ v1 (2026-05-15)
@@ -269,1979 +269,1735 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203469", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203469", "TRATOR MAXXOR 904; ANO 2012; COM CONCHA - REVISADO - FUNCIONANDO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203470", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203470", "TRATOR NEW HOLLAND TS 6040; ANO 2011 - REVISADO - PNEUS RESSOLADOS  NOVOS - RODADO FINO PARA CULTIVO - FUNCIONANDO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D11" s="4" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203625", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203625", "COLHEDORA DE ALGODÃO JOHN DEERE 9950 - FUNCIONANDO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205498", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205498", "RETROESCAVADEIRA CAT 416E 4X4; ANO 2013 - FUNCIONANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>130.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203583", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203583", "TRATOR CASE 4490 - DESMONTADO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204004", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204004", "TRATOR NEW HOLLAND TT - REVISADO - FUNCIONANDO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>36.250,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203584", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203584", "PÁ CARREGADEIRA CLARK - DESMONTADA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204002", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204002", "TRATOR MASSEY FERGUNSON; MF 235 - DESMONTADO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>8.750,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204003", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204003", "TRATOR BUNDY; MODELO BDY10540 4X4 - (PEÇAS)")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203471", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203471", "MÁQUINA DE OXI CORTE ( CNC ) SMART 4000 - FUNCIONANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203682", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203682", "TORNO VERTICAL BULLARD - FUNCIONANDO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>31.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203702", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203702", "TESOURA JACARÉ AUTOMÁTICA - REVISADA - FUNCIONANDO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>43.750,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205453", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205453", "LOTE COM 1 PRENSA ELÉTRICA HIDRÁULICA 10T - FUNCIONANDO")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205499", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205499", "MOTONIVELADORA XCMG GR180 - FUNCIONANDO")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>101.250,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205500", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205500", "MOTONIVELADORA VOLVO G940; ANO 2012 - REVISADA; PINTADA; 4 PNEUS NOVOS")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>107.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203920", "020")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203920", "CAMINHONETE GM/CHEVROLET C1404; 1976/1976; VERMELHA; GASOLINA  (LEGALIZADA PELO INMETRO) - FUNCIONANDO")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>53.750,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203921", "021")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/203921", "I/M. BENZ C250; 2015/2015; PRATA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
+      <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205327", "030")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205327", "REBOQUE R/FEDERAL JET; ANO 2014/2014; COR PRETA - IPVA 2023 OK")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204328", "050")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204328", "1 GARRA HB PARA SUCATA COM CAIXA - FUNCIONANDO")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>58.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204497", "051")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204497", "001 - LOTE COM 1 MOTOR MERCEDES-BENZ O500RS 457 EURO 5; ANO 2012 - FUNCIONANDO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204498", "052")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204498", "002 - LOTE COM 1 MOTOR MERCEDES-BENZ O500RS 457 EURO 5; ANO 2012 - FUNCIONANDO")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204499", "053")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204499", "003 - LOTE COM 1 MOTOR MERCEDES-BENZ O500RS 457 EURO 5; ANO 2012 - FUNCIONANDO")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204500", "054")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204500", "004 - LOTE COM 1 MOTOR MERCEDES-BENZ O500RS 457 EURO 5; ANO 2012 - FUNCIONANDO")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204501", "055")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204501", "005 - LOTE COM 1 MOTOR MERCEDES-BENZ O500RS 457 EURO 5; ANO 2012 - FUNCIONANDO")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204502", "056")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204502", "006 - LOTE COM 1 MOTOR MERCEDES-BENZ O500RS 457 EURO 5; ANO 2012 - FUNCIONANDO")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204503", "057")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/204503", "007 - LOTE COM 1 MOTOR MERCEDES-BENZ O500RS 457 EURO 5; ANO 2012 - FUNCIONANDO")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205288", "058")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205288", "008 - LOTE COM 1 MOTOR MERCEDES-BENZ O500RS 457 EURO 5; ANO 2012 - FUNCIONANDO")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205289", "059")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205289", "009 - LOTE COM 1 MOTOR MERCEDES-BENZ O500RS 457 EURO 5; ANO 2012 - FUNCIONANDO")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205290", "060")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205290", "010 - LOTE COM 1 MOTOR MERCEDES-BENZ O500RS 457 EURO 5; ANO 2012 - FUNCIONANDO")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205312", "061")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205312", "LOTE COM 1 MOTOR MERCEDES-BENZ OM 352 - FUNCIONANDO ")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205313", "062")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205313", "LOTE COM 1 MOTOR FORD FUSION - FUNCIONANDO")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205314", "063")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205314", "001 - LOTE COM 10 RODAS 7.50 - 22,5 (275); 8 FUROS - NOVA")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205315", "064")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205315", "002 - LOTE COM 10 RODAS 7.50 - 22,5 (275); 8 FUROS - NOVA")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205316", "065")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205316", "003 - LOTE COM 10 RODAS 7.50 - 22,5 (275); 8 FUROS - NOVA")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205317", "066")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205317", "004 - LOTE COM 10 RODAS 7.50 - 22,5 (275); 8 FUROS - NOVA")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205318", "067")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205318", "005 - LOTE COM 10 RODAS 7.50 - 22,5 (275); 8 FUROS - NOVA")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205319", "068")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205319", "006 - LOTE COM 10 RODAS 7.50 - 22,5 (275); 8 FUROS - NOVA")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205320", "069")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205320", "007 - LOTE COM 10 RODAS 7.50 - 22,5 (275); 8 FUROS - NOVA")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205321", "070")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205321", "008 - LOTE COM 10 RODAS 7.50 - 22,5 (275); 8 FUROS - NOVA")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205322", "071")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205322", "009 - LOTE COM 10 RODAS 7.50 - 22,5 (275); 8 FUROS - NOVA")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205323", "072")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205323", "010 - LOTE COM 10 RODAS 7.50 - 22,5 (275); 8 FUROS - NOVA")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205324", "073")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205324", "LOTE COM 12 CABINES MASSEY FERGUSON 680")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205325", "074")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205325", "LOTE COM 5 CABINES VALTRA BH GERAÇÃO 2")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...26 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205326", "075")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205326", "LOTE COM 6 CABINES TRATOR JOHN DEERE 7-715 / 7-815")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205359", "076")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205359", "LOTE COM 1 CABINE TRATOR JOHN DEERE 7-185J / 7-205J -7-225J")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205360", "077")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205360", "LOTE COM 5 CABINES CASE MAXXUN 180")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205361", "078")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205361", "LOTE COM 2 CABINES DE CARREGADEIRA MOTOCANA")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205384", "079")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205384", "LOTE COM 1 PLATAFORMA AGRALE")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205385", "080")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205385", "LOTE COM 2 CABINES JOHN DEERE 6415")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205386", "081")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205386", "LOTE COM 1 CABINE JOHN DEERE 6145J")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205387", "082")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205387", "LOTE COM 1 PLATAFORMA VALMET 118")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205388", "083")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205388", "LOTE COM 1 PLATAFORMA VALMET 980")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205389", "084")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205389", "LOTE COM 1 PLATAFORMA JOHN DEERE 6300")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205390", "085")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205390", "LOTE COM 1 PLATAFORMA JOHN DEERE 6415")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205482", "086")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205482", "LOTE COM PEÇAS DIVERSAS MÁQUINAS (PEÇAS NAS ESPECIFICAÇÕES)")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205487", "087")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205487", "100 PNEUS 275/80 R-22.5 - USADOS - EM CONDIÇÕES DE USO")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205488", "088")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205488", "100 PNEUS 295/80 R-22.5 - USADOS - EM CONDIÇÕES DE USO")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...302 lines deleted...]
-      <c r="E23" s="5" t="inlineStr">
+      <c r="E67" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
-      <c r="F23" s="4" t="inlineStr">
-[...954 lines deleted...]
-      <c r="E53" s="5" t="inlineStr">
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205490", "089")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205490", "100 CARCAÇAS DE PNEUS ARO 17 - DIVERSAS MEDIDAS")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
-      <c r="F53" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="E55" s="5" t="inlineStr">
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205491", "090")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205491", "100 CARCAÇAS DE PNEUS ARO 17 - DIVERSAS MEDIDAS")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
-      <c r="F55" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E56" s="5" t="inlineStr">
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205492", "091")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205492", "100 CARCAÇAS DE PNEUS ARO 16 - DIVERSAS MEDIDAS")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
-      <c r="F56" s="4" t="inlineStr">
-[...446 lines deleted...]
-      </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205493", "092")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/205493", "100 CARCAÇAS DE PNEUS ARO 18 - DIVERSAS MEDIDAS")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>