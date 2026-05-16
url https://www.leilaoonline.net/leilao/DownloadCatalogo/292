--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,1179 +269,1035 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13513", "200")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13513", "FIAT STRADA WORKING, ANO/MOD 2016/2016, ALCO./GASOLINA, BRANCA; (VID. EL.; AR COND.; DIR. HIDR.; ABS; AIR BAG) APROX. 37.000KM")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13339", "240")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13339", "FIAT/SIENA FIRE 16V, ANO 2003, ALCO/GASOL., PRETA")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>7.750,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13496", "241")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13496", "FIAT STRADA WORKING, ANO/MOD 2016/2016, ALCO./GASOLINA, BRANCA; (VID. EL.; AR COND.; DIR. HIDR.; ABS; AIR BAG) APROX. 26.000KM")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13497", "243")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13497", "CITROEN; C3 AIRCROSS GLXA; 2013/2014; PRETA; ALCO./GASOL.")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>23.250,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13509", "244")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13509", "I/ NISSAN TIIDA 18SL FLEX AUTOMÁTICO; 2012/2013; PRETA; ALCO./GASOL")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>23.750,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13500", "245")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13500", "FIAT/ IDEA ESSENCE 1.6; 2012/2013; PRATA; ALCO/GASOL.")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13511", "247")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13511", "FIAT STRADA WORKING, ANO/MOD 2016/2016, ALCO./GASOLINA, BRANCA; (VID. EL.; AR COND.; DIR. HIDR.; ABS; AIR BAG) APROX. 26.000KM")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>26.250,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13377", "250")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13377", "HYUNDAI / TUCSON GLSB, ANO 2012/2013 AUTOMÁTICO, GASOLINA; PLACA FINAL 09")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>28.250,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13350", "251")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13350", "FIAT; STILO M SCHUMACHER; 2004/2005; VERMELHA; GASOLINA")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>9.200,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13507", "252")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13507", "JOGO DE RODAS ARO 15")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13505", "253")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13505", "I; KIA PICANTO EX41.0MTFF; 2012/2012; CINZA; ALCO./GASOL.")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>18.900,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13508", "254")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13508", "JOGO DE RODAS ARO 15")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13498", "257")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13498", "FIAT STRADA WORKING, ANO/MOD 2016/2016, ALCO./GASOLINA, BRANCA,  (VID. EL.; AR COND.; DIR. HIDR.; ABS; AIR BAG) APROX. 37.000KM")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13379", "258")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13379", "TOYOTA, COROLLA SEG FLEX, 2008/2009, ALCO./GASOL. PRETA")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>31.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13392", "259")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13392", "HONDA FIT LX FLEX AUTOMÁTICO, ANO 2012/2013, COMB. ALCO/GASOL. COR CINZA")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13345", "260")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13345", "I; PORSCHE PANAMERA TURBO; 2011/2011; PRETA; GASOLINA; APROX. 27.000KM")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>143.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13347", "261")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13347", "HONDA, CITY LX FLEX; 2011/2012; CINZA; ALCO./GASOL.;")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13391", "262")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13391", "I/ TOYOTA RAV 4; 2010/2010; GASOLINA; PRATA")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>30.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13499", "263")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13499", "FIAT STRADA WORKING, ANO/MOD 2016/2016, ALCO./GASOLINA, BRANCA,  (VID. EL.; AR COND.; DIR. HIDR.; ABS; AIR BAG) 37.000KM")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13340", "265")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13340", "HYUNDAI / TUCSON GLSB, ANO 2012/2013 AUTOMÁTICO, GASOLINA; PLACA FINAL 29")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>20.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13506", "268")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13506", "I/ JAC J3; 2012/2013; PRATA; GASOL./ALCOL.")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>11.350,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13346", "269")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13346", "GM/ CORSA HATCH PREMIUM 1.4, ANO/MOD 2008/2009, COR PRATA, FLEX")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>12.850,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13504", "270")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13504", "FIAT STRADA WORKING, ANO/MOD 2016/2016, ALCO./GASOLINA, BRANCA  (VID. EL.; AR COND.; DIR. HIDR.; ABS; AIR BAG) APROX. 27000KM")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>27.750,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13516", "296")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13516", "FIAT DOBLO ADVENTURE FLEX, 2006/2006, ALCO./GASOLINA, BRANCA")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>14.800,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13510", "297")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13510", "I/FORD; TRST MODIFICAR TP; 2010/2011; BRANCA; DIESEL")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>19.100,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13353", "298")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13353", "FIAT / PALIO WEEKEND; 2002/2002; AZUL; GASOLINA")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>4.250,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13351", "299")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13351", "IVECO/ D GREENCAR AMB 09; 2009/2010; VERMELHA; DIESEL")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13378", "300")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13378", "VW/ KOMBI FURGÃO 2008/2009, BRANCA, GASOLINA,")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>4.900,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13349", "302")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13349", "M.BENZ/ L608 D; 1973/1973; AMARELA; DIESEL")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>13.050,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13342", "303")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13342", "FORD / CARGO 815 E; 2007/2008; BRANCA; DIESEL")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13343", "304")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13343", "VOLVO/ NL 12 360 4X2; 1993/1993; BRANCA; DIESEL")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>27.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13344", "305")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13344", "FORD CARGO 815 E; 2007/2008; BRANCA; DIESEL")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>33.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13512", "306")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13512", "FIAT STRADA WORKING, ANO/MOD 2016/2016, ALCO./GASOLINA, BRANCA; (VID. EL.; AR COND.; DIR. HIDR.; ABS; AIR BAG) APROX. 37.000km")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13341", "308")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13341", "MERCEDES BENZ/ 1723, 1998/1999, PRATA, DIESEL,")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13348", "309")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13348", "FORD/750, ANO/MOD 1976/1977 GUINCHO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13501", "310")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/13501", "ROLO COMPACTADOR DYNAPAC MOD CG11; MOTOR AGRALE DIESEL")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>6.550,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>