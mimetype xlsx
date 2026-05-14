--- v0 (2025-10-13)
+++ v1 (2026-05-14)
@@ -269,2843 +269,2491 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231151", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231151", " 110 unid. ARMAÇÕES DE ÓCULOS")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231164", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231164", " 90 Unid. ARMAÇÕES DE ÓCULOS")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231153", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231153", " 100 UNID. ARMAÇÕES PUMMA   CX")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231168", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231168", " 100 UNID. ARMAÇÕES PUMMA   CX")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231167", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231167", " 50 BANDEJAS DE PLÁSTICO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231162", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231162", " 50 BANDEJAS DE PLÁSTICO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231159", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231159", " 3 UNID. PALETEIRA MANUAL")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231161", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231161", " 06 UN. DE CAIXA DE INCÊNDIO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231165", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231165", "[ VÍDEO ] 01 UNID. MAPOTECA PANDIM EM AÇO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231160", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231160", " 01 MAPOTECA PANDIM EM AÇO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231166", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231166", " Kit Parafuso Estr. Sextavado A325   Arruela   Porca Zincado")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231163", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231163", " Kit Parafuso Estr. Sextavado A325   Arruela   Porca Zincado")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231157", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231157", " 35 UNID. TORRE VAZIA DELL ORIGINAL")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231152", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231152", " 01 UNID. APARADOR / BANCADA")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231154", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231154", " 01 UNID. APARADOR / BANCADA")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231158", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231158", " 02 COIFA COM MOTOR")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231156", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231156", " 07 UNID. RACK VERTICAL SERVIDOR")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231155", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231155", " 01 PÓRTICO / PONTE ROLANTE")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231133", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231133", " Controlador De Motor Ab 150-c251ncd Trifásico 50/60hz Allen")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>550.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231169", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231169", "Máquina de Solda BGA. Retrabalho Ir Altamente Flexível. Ir/pl 550 A Ersa.")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231138", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231138", " APROX. 220 UN. - PISOS ELEVADO")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231125", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231125", " 10 UN. GAVETEIRO ROLANTE - MARCA RICCO")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231144", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231144", " 05 UN. Cassete Hidrônico York c/ Controle")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231140", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231140", " 05 UN. Cassete Hidrônico York c/ Controle")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231129", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231129", " REFRIGERADOR VERTICAL")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231142", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231142", " 37 UN. - MOTOR COM REDUTOR 80X1 ( 1,5)")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231127", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231127", " 7 un. - MOTOR COM REDUTOR 80X1 (0,5CV)")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231137", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231137", " Nobreak NHS Premin PDV Max   Módulo Expansão Baterias")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231143", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231143", " Nobreak SMS Sinus Double II")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231131", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231131", " Nobreak Eaton E Series DX")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231124", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231124", " Nobreak Eaton E Series DX")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231136", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231136", " MÓDULO LIGA/DESLIGA EATON")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>550.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231132", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231132", " Nobreak APC Galaxy 5000   Armoire Batterie")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231128", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231128", " PAINEL DE CONTROLE")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...83 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231130", "036")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231130", " PAINEL DE CONTROLE")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231126", "037")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231126", " PAINEL DE CONTROLE")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231135", "038")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231135", " PAINEL DE CONTROLE")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231134", "039")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231134", " PAINEL DE CONTROLE")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231139", "040")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231139", " PAINEL DE CONTROLE")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231141", "044")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231141", " 90 un. - DUTO VENTILADO GALVANIZADO")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231123", "045")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231123", " 90 un. - DUTO VENTILADO GALVANIZADO")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231146", "046")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231146", " 7 UN. Pé Direito em Ferro")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231149", "047")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231149", " 5 UN. MESA ERGONÔMICA")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...25 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231145", "048")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231145", " 5 UN. MESA ERGONÔMICA")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231148", "049")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231148", " 10 UN. ARMÁRIO MULTIUSO")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>180.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231147", "050")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231147", " 2 UN. SELADORA CONJUGADA DELTA PACK")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-[...74 lines deleted...]
-      <c r="C17" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231150", "051")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/231150", "CHILLER TRANE 7 KVA")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Lote retirado</t>
         </is>
       </c>
-      <c r="D17" s="4" t="inlineStr">
-[...356 lines deleted...]
-      <c r="E28" s="5" t="inlineStr">
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
-      <c r="F28" s="4" t="inlineStr">
-[...31 lines deleted...]
-      <c r="F29" s="4" t="inlineStr">
+      <c r="F57" s="4" t="inlineStr">
         <is>
           <t>550.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-[...458 lines deleted...]
-      <c r="C44" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233588", "051")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233588", "PAINEL EM AÇO 2,40X65X2,00 MT - VAZIO")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D44" s="4" t="inlineStr">
+      <c r="D58" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E44" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F44" s="4" t="inlineStr">
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-[...25 lines deleted...]
-      <c r="F45" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233589", "052")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233589", "PAINEL EM AÇO 2,40X65X2,00 MT - VAZIO")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-[...25 lines deleted...]
-      <c r="F46" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233455", "101")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233455", " 05 unidades - MESA / APARADOR GRANDE MOD. GRANDE C/ GAVETAS FALSAS")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233454", "102")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233454", " 04 unidades - MESA / APARADOR PEQUENA MOD. PEQUENA C/ GAVETAS FALSAS")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233460", "103")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233460", " 05 unidades - ARARA RETA CROMADA GRANDE")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233459", "104")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233459", " 04 unidades ARARA RETA CROMADA GRANDE")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233456", "105")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233456", " 05 unidades - ARARA RETA CROMADA PEQUENA")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233457", "106")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233457", " 04 unidades - ARARA CROMADA CARRINHO COM RODIZIOS")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233458", "107")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233458", " 04 unidades - ARARA CROMADA CARRINHO COM RODIZIOS")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233462", "108")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233462", " 07 unidades - ARARA CURVA CROMADA")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233463", "109")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233463", " 07 inidades - ARARA CURVA CROMADA")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233461", "110")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233461", " 05 unidades - ARARA ESCADINHA CROMADA COM RODIZIOS")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233466", "111")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233466", " 05 unidades - ARARA ESCADINHA CROMADA COM RODIZIOS")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233464", "112")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233464", " 05 unidades - ARARA ESCADINHA CROMADA COM RODIZIOS")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233465", "113")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233465", " 05 unidades - ARARA ESCADINHA CROMADA COM RODIZIOS")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233468", "114")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233468", " 05 unidades - EXPOSITOR EM FERRO C/ PAINEL P/ GANCHO PRETO E BRANCO")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233467", "115")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233467", " 05 undades - EXPOSITOR EM FERRO C/ PAINEL P/ GANCHO PRETO E BRANCO")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233469", "116")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233469", " 05 unidades - EXPOSITOR EM FERRO C/ PAINEL P/ GANCHO PRETO E BRANCO")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233470", "117")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233470", " 05 undades - EXPOSITOR EM FERRO C/ PAINEL P/ GANCHO BRANCO")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233471", "118")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233471", " 08 unidades - ARARA RETA COM LATERAL TRIANGULAR (G) BRANCA")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233472", "119")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233472", " 08 unidades - ARARA RETA COM LATERAL TRIANGULAR (P) BRANCA")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233475", "120")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233475", " APROX. 100 UNIDADES - MANEQUINS DE FIBRA PARA REFORMAR - VARIADAS")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233473", "121")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233473", " APROX. 50 UNIDADES - MANEQUINS DE FIBRA PARA REFORMAR - VARIADAS")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233477", "122")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233477", " APROX. 06 UNIDADES - MANEQUINS MASCULINO SENTADO PARA REFORMAR - BRANCO")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233476", "123")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233476", " APROX. 05 UNIDADES - EXPOSITOR DE CHÃO P/ GANCHO - BRANCO/PRETO")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233474", "124")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233474", " APROX. 05 UNIDADES - EXPOSITOR DE CHÃO P/ GANCHO - BRANCO/PRETO")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233478", "125")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233478", " APROX. 05 UNIDADES - EXPOSITOR DE CHÃO P/ GANCHO - BRANCO/PRETO")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233479", "126")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233479", " APROX. 05 UNIDADES - EXPOSITOR DE CHÃO P/ GANCHO - BRANCO/PRETO")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233480", "127")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233480", " 02 - unidades - EXPOSITOR COM LED FRENTE/VERSO")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233482", "128")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233482", " 01 unidades - LETREIRO COM LED - LINGERIE LED ROSA")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233481", "129")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233481", " 01 unidade - LETREIRO ILUMINADO FRONTLIGHT - SHOP")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-[...25 lines deleted...]
-      <c r="F47" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233483", "130")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233483", " 01 unidade -PLACA LUMINOSA DE TETO")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-[...25 lines deleted...]
-      <c r="F48" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233484", "131")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233484", " 01 unidades - PLACA ESPELHADA EM FERRO")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-[...25 lines deleted...]
-      <c r="F49" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233487", "132")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233487", " 01 unidades - LETREIRO FRONTLIGHT COM CX METAL - BASICS")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-[...281 lines deleted...]
-      <c r="F58" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233486", "133")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233486", " 01 unidades - PLACA EM ALTO RELEVO GIRLS")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-[...25 lines deleted...]
-      <c r="F59" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233492", "134")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233492", " 01 unidades - LETREIRO NEON NOVO NA CX - DENIN")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-[...921 lines deleted...]
-      <c r="F88" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233488", "135")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233488", " 01 unidades - LETREIRO FRONTLIGHT COM CX METAL - BASICS")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-[...25 lines deleted...]
-      <c r="F89" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233489", "136")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233489", " 01 unidades - LETREIRO NEON NOVO NA CX - ACESSORIES")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-[...25 lines deleted...]
-      <c r="F90" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233490", "137")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233490", " 01 unidades - LETREIRO FRONTLIGHT C/ CX METAL - DENIN")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-[...25 lines deleted...]
-      <c r="F91" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233485", "138")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233485", " 01 unidades - LETREIRO NEON ROSA - LINGERIE NOVO")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-[...190 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233491", "139")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/233491", " 01 unidades - LETREIRO NEON AZUL - C/ CX ACRILICA")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>