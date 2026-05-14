--- v0 (2025-12-21)
+++ v1 (2026-05-14)
@@ -269,1627 +269,1427 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236407", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236407", " Dodge Polara BH21 1980 - Sem documento")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236413", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236413", " Dodge Polara BH21 1980 - Sem documento")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236409", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236409", " VW TL 1980 - Sem documento")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236411", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236411", "Máquina de cortar chão")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236447", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236447", " Lambreta de baiano - Aproximadamente 80 Kg")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236418", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236418", " Lambreta de baiano - Aproximadamente 80 Kg")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236420", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236420", " Lambreta de baiano - Aproximadamente 80 Kg")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236414", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236414", " Lambreta de baiano - Aproximadamente 80 Kg")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236410", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236410", " Lambreta de baiano - Aproximadamente 80 Kg")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236446", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236446", " Lambreta de baiano - Aproximadamente 80 Kg")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236438", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236438", " Lambreta de baiano - Aproximadamente 80 Kg")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236456", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236456", " Lambreta de baiano - Aproximadamente 80 Kg")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236437", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236437", " Lambreta de baiano - Aproximadamente 80 Kg")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236429", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236429", " Lambreta de baiano - Aproximadamente 80 Kg")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236423", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236423", " Lambreta de baiano - Aproximadamente 80 Kg")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236430", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236430", " Lambreta de baiano - Aproximadamente 80 Kg")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236442", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236442", " Lambreta de baiano - Aproximadamente 80 Kg")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236416", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236416", " Vibrador")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236432", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236432", " Vibrador - gasolina")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236439", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236439", " Vibrador")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236426", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236426", " Motor estacionário")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236421", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236421", " Máquina de compactar o chão")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236415", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236415", " Máquina de cortar o chão")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236408", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236408", " Máquina de cortar o chão")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236417", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236417", " Máquina de cortar o chão")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236440", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236440", " Máquina pré limpeza de grãos - Marca:Munters Meio trocador Calde k6560/15 Tensão 380v/3f/60hz ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236433", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236433", " Máquina pré limpeza de grãos Munters")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236455", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236455", " Vitrola ano:1906 Estados Unidos Victor Talking Machine Co")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
+      <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236448", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236448", " Motor para aprendizado em escolas e faculdades (OPALA)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236412", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236412", " Piano Schwartzmann usado antigo")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236452", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236452", " Andaimes de ferro  medidas 1,90x1,60m - Aproximadamente 10.000 Kg - PREÇO POR KG")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>60.000,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236424", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236424", " Caixa de fábrica de sapato - medindo 1,32m de altura,por 50cm,por 70cm de largura")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236444", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236444", " Cortador de grama marca Trapp com motor")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236445", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236445", " Cortador de grama marca trapp MODELO LN 121")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236427", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236427", " Cortador de grama com motor MARCA WEG")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236441", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236441", " Mini cortador de grma marca tramontina")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236450", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236450", " Cortador de grama com motor")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236434", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236434", " Escrivaninha")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236419", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236419", " Válvula Borboleta")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236422", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236422", " Válvula automática marca Fisher (usado  para caldeira ")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236428", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236428", " Máquina profissional para lavagem - Karcher  ")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236435", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236435", " Máquina profissional para lavagem - Karcher")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236454", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236454", " Lote com máquinas de escrever diversas - Aproximadamente 2.000 Kg - Preço por Kg")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>5,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>0.20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236443", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236443", " Lote com: Aproximadamente 1.700 Kg de peças eletrônicas")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>5,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236451", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236451", " Tubos de gás diversos entre 1,04 metros de altura(1,10 de circunferência) a 1,30 metros de altura")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236431", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236431", " Trocador de Calor industrial em aço Inoxidável 304 PAASCH E SILKEBORG Sanovo")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236449", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236449", " Trator Ford Brasileiro 8br 64a/66 funcionando")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236425", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236425", " Carretinha medindo 4,5 metros x 1,10 metros")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...1306 lines deleted...]
-      <c r="E53" s="5" t="inlineStr">
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236453", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236453", " Lote com: Aproximadamente 150 pacotes de lã de rocha diversas - Aproximadamente 1.000 Kg - Preço por Kg")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
         <is>
           <t>5,00</t>
         </is>
       </c>
-      <c r="F53" s="4" t="inlineStr">
+      <c r="F59" s="4" t="inlineStr">
         <is>
           <t>0.20</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-[...190 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236436", "050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236436", " Prenssa de papelão e latinha")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>