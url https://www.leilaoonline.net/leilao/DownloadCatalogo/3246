--- v0 (2025-10-30)
+++ v1 (2026-05-14)
@@ -269,1051 +269,923 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236892", "600")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236892", " 082-017-2024 - CAMINHÃO MERCEDES BENZ 2831K 6X4; ANO 2012/2012; BRANCO. - LOC. VITÓRIA/ES")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>199.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236909", "601")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236909", " BRU-CP8302-2024 - CAMINHÃO BASCULANTE SCANIA G440 B8X4; ANO 2017/2017; BRANCO. (VEJA DESCRITIVO DE ITENS) - LOC. SÃO CONÇALO DO RIO ABAIXO/MG")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>164</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>270.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236901", "602")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236901", " BRU-CP8311-2024 - CAMINHÃO SCANIA G440 B8X4 CS; ANO 2017/2017; BRANCO. (VEJA DESCRITIVO DE ITENS) - LOC. SÃO GONÇALO DO RIO ABAIXO/MG")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>275.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236897", "603")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236897", " ITA-028-2024 - CAMINHÃO MERCEDES BENZ L1620; ANO 2003/2003; BRANCO. (VEJA DESCRITIVO DE ITENS) - LOC.ITABIRA/MG ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>106.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236904", "604")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236904", "ITA-031-2024 - CAMINHÃO MERCEDES BENZ AXOR 3340; ANO 2007/2007; BRANCO. (VEJA DESCRITIVO DE ITENS) - LOC. ITABIRA/MG")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>139.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236898", "605")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236898", " CKS-ATI-021-2024 - CAMINHÃO COMBOIO SCANIA P420 8X4; ANO 2008. - LOC. CARAJÁS/PA")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>94.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236911", "608")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236911", " 082-071-2024 - PÁ CARREGADEIRA PP 240 HP SOBRE RODAS PNEUMATICA; MARCA VOLVO; MOD. L120F; ANO 2016. - LOC. VITÓRIA/ES")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>171.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236910", "609")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236910", " BRU-PM6112-2024 - PÁ CARREGADEIRA DE PNEUS CATERPILLAR; MOD. 980H - 318hp (L); ANO 2006. - LOC. SÃO GONÇALO DO RIO ABAIXO/MG")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>275.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236907", "610")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236907", " SLS-EQ-007-2024 - RETROESCAVADEIRA FIATALLIS; MOD. FB80.3; ANO 2016. - LOC. SÃO LUÍS/MA")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>103.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236905", "620")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236905", " MARI-RE6101-2024 - ESCAVADEIRA CATERPILLAR; MOD. 323D; ANO 2016. - LOC. CATAS ALTAS/MG")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>113.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236903", "621")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236903", " 082-070-2024 - MAQUINA PARA LIMPEZA DE VAGÕES LORAM; MOD. WV-WAGON VAC; ANO 2013. - LOC. VITÓRIA/ES")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>77.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236906", "622")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236906", " ITA-021-2024 - GUINDASTE TORRE; MOD. GROVE; ANO 2015. - LOC. ITABIRA/MG")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236894", "623")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236894", " ITA-026-2024 - GUINDASTE LIEBHER; MOD. LTM1070; ANO 2010. (VEJA DESCRITIVO DE ITENS) - LOC. ITABIRA/MG")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>510.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236895", "624")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236895", " SIS- EQ-012-2023 - GUINDASTE MH; MOD. MH12000T; ANO 2002. - LOC. SANTA INÊS/MA")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236899", "626")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236899", " CKS-ATI-016-2024 - EMPILHADEIRA CLARK; MOD. CMP45D; ANO 2008. - LOC. CARAJÁS/PA")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236908", "627")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236908", " SIS-EQ-003-2024 - CONTAINER LAFARTE; MOD. 13/7N1; ANO 2016. - LOC. SANTA INÊS/MA")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236900", "628")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236900", " NE-001-2024 - PLATAFORMA ELEVATORIA-MAQUINA DE VIA NE JLG; MOD. EJ450; ANO 2011. - LOC. NOVA ERA/MG")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>113.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236902", "630")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236902", " 082-094-2024 - VAGÃO SANTA MATILDE CARRO CONTROLE; ANO 1977. - LOC. VITÓRIA/ES")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236896", "631")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236896", " ACA-EQ-010-2023 - VAGÃO DE PASSAGEIROS ASTRA VAGOANE C; ANO 1991. - LOC. AÇAILÂNDIA/MA")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236893", "632")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/236893", " BRU-VDP-KARCHER-2024 - VARREDEIRA DE PISO KACHER; MOD. KMR1700D; ANO 2009. - LOC. MINA DE BRUCUTU")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237145", "650")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237145", " VIG-LE1034-2024 - PALETEIRA ELÉTRICA PALETRANS; MOD. LE1034C; ANO 2015. - LOC. CONGONHAS/MG")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237141", "651")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237141", " CKS-ATI-020-2024 - PRENSA HIDRÁULICA; MOD. MPH 60; ANO: 1984; PESO ESTIMADO: 373KG. - LOC. CARAJÁS/PA")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>4.600,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237140", "652")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237140", " 082-090-2024 - DINAMOTOR PARA TESTE DE COMPONENTES ELETRICOS STELC; ANO 2009. - LOC. VITÓRIA/ES")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237147", "653")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237147", " CKS-ATI-009-2024 - APROX. 18 MAQUINAS DE SOLDA E COMPONENTES. - VEJA DESCRITIVO DE ITENS. - LOC. CARAJÁS/PA")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237144", "654")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237144", " SLS-EQ-015-2024 - 01 MAQUINA SOLDA MIG/MAG; BIFASICA;FREQ 50/60HZ. - 01 MAQUINA DE SOLDA MIG MAG; TOPFLEX 3V; SMASHWELD. - LOC. SÃO LUÍS/MA")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>1.700,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237139", "655")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237139", " SFH-004-2024 - 7 QUADROS DE DISTRIBUIÇÃO DE MÉDIA TENSÃO COM CUBÍCULO DE DISJUNTOR DE 17,5KV 630A. SEM USO. - LOC. SIMÕES FILHO/BA")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>97.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237142", "656")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237142", " SLS-EQ-011-2024 - MISTURADOR ELETRICO; SENSOR NIVEL 11,6-35VCC 2BAR 8M; E OUTROS, VEJA DESCRITIVO DE ITENS. - LOC. SÃO LUÍS/MA")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237138", "657")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237138", " CKS-ATI-017-2024 - 2 ENROLADORES DE CABOS FMA; ANO: 2010. - LOC. CARAJÁS/PA")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237148", "658")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237148", " SFH-003-2024 - APROX. 10 MOTORES DIVERSOS; VEJA DESCRITIVO DE ITENS. - LOC. SIMÕES FILHO/BA")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>10.150,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237143", "659")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237143", " SLS-EQ-006-2024 - PULVERIZADOR MOD: SR 450; MF: STHIL; ATOMATIZADOR PULVERIZADOR MULTIFUNCIONAL; E OUTROS, VEJA DESCRITIVO DE ITENS. - LOC. SÃO LUÍS/MA")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>1.869,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237137", "660")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237137", " 082-076-2024 - 01 TANQUE RECOLHIMENTO RESIDUOS CAIXA LAVAG; 100KG; ANO 2019. / 01 TANQUE CAIXA LAVAGEM WASH BOX 84 PINT F; 100KG; ANO 2019. - LOC. VITÓRIA/ES")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237146", "661")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/237146", " SLS-EQ-004-2024 - ROTEADOR CISCO 2921. - LOC. SÃO LUÍS/MA")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>