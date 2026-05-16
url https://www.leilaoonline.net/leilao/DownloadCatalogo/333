--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -269,2779 +269,2435 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14977", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14977", " SOBRESSALENTES DIVERSOS, LOC: UND CAARAPÓ ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>6.200,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14972", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14972", " COMPONENTES PARA CENTRÍFUGAS E DESTILARIAS, LOC: UND CAARAPÓ ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14975", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14975", " EQUIP/INSTRUM OTICA CRONOM METEOR DES TOPOGR E CARTOGRAFIA, LOC: UND CAARAPÓ  ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14969", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14969", " CONEXÕES, PERFIS E TUBOS, LOC: UND CAARAPÓ ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>2.400,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14974", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14974", " COMPONENTES PARA BOMBAS CENTRÍFUGAS, HELICOIDAIS E DIVERSAS, LOC: UND CAARAPÓ ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14971", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14971", " EPIs, UNIFORMES E DIVERSOS, LOC: UND CAARAPÓ ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14973", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14973", " EQUIP. E ACESS. DE TRATAMENTO PURIF. E AQUEC. DE AGUA, LOC: UND CAARAPÓ        ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>5.050,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14976", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14976", " COMPONENTES PARA MOTORES E GERADORES, LOC: UND CAARAPÓ ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14970", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14970", " TRANSFORMADORES, EQUIPAMENTOS E COMPONENTES ELÉTRICOS E ELETRÔNICOS, LOC: UND CAARAPÓ ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>12.150,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14968", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14968", " VALVULAS AUTOMATICAS,  MANUAIS E ACESSORIOS, LOC: UND CAARAPÓ   ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14981", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14981", " COMPONENTES DE VEDAÇÃO, LOC: UND CAARAPÓ ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>3.950,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14986", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14986", " ROLAMENTOS, MANCAL E ACESSÓRIOS, LOC: UND CAARAPÓ ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...46 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>2.450,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14980", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14980", " SOBRESSALENTES DIVERSOS, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>11.100,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14985", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14985", " ELETRODOS E MATERIAIS DE SOLDAGEM, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14978", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14978", " COMPONENTES PARA CENTRÍFUGAS E FABRICAÇÃO DE AÇUCAR, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14979", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14979", " COMPONENTES PARA REDUTORES VELOCIDADE CONVERSORES TORQUE E CAIXAS MUDANCA, LOC: UND IPAUSSU    ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14982", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14982", " COMPONENTES PARA MOENDAS, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>3.950,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14987", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14987", " EQUIPAMENTOS E INSTRUMENTOS DE MEDICAO, LOC: UND IPAUSSU                     ")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14984", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14984", " PEÇAS E COMPONENTES PARA REBOQUES E CARROCERIAS E TRANSBORDO, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14983", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14983", " VALVULAS AUTOMATICAS,  MANUAIS E ACESSORIOS, LOC: UND IPAUSSU  ")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>25.050,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14989", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14989", " BARRAS , CONEXÕES E TUBOS, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14992", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14992", " EQUIPAMENTOS E COMPONENTES ELÉTRICOS E ELETRÔNICOS E ILUMINAÇÃO, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14991", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14991", " COMPONENTES PARA BOMBAS CENTRÍFUGAS, HELICOIDAIS E DIVERSAS, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>3.300,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14994", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14994", " EPIs, UNIFORMES E DIVERSOS, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14990", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14990", " COMPONENTES, ACOPLAMENTOS E COLARES DE EIXOS, LOC: UND IPAUSSU                             ")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>5.150,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14988", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14988", " COMPONENTES DE VEDAÇÃO, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14993", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14993", " COMPONENTES PARA IMPLEMENTOS AGRÍCOLAS, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>3.550,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14996", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14996", " COMPONENTES PARA COLHEITADEIRAS JOHN DEERE E SANTAL, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>2.300,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14995", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14995", " COMPONENTES PARA COLHEITADEIRAS CASE, LOC: UND IPAUSSU ")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>28.600,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14997", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14997", " COMPONENTES CATERPILLAR E FIAT ALLIS, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>5.200,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14999", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14999", " PEÇAS E COMPONENTES PARA TRATORES DIVERSAS MARCAS, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>3.850,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14998", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/14998", " SOBRESSALENTES PARA CAMINHÕES MERCEDES BENZ E SCANIA E OUTROS, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15000", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15000", " ROLAMENTOS, MANCAIS E ACESSÓRIOS, LOC: UND IPAUSSU")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15001", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15001", " SOBRESSALENTES DIVERSOS, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>11.500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15002", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15002", " ELETRODOS E MATERIAIS DE SOLDAGEM, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15003", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15003", " COMPONENTES E ACESSORIOS DE DISTRIBUICAO ENERGIA INDUSTRIAL , LOC: UND MARACAI")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>1.550,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15004", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15004", " EPIs, UNIFORMES, PAPELARIA E DIVERSOS, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15005", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15005", " ENGRENAGENS, POLIAS, ESTEIRAS, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>3.900,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15009", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15009", " BARRAS, EIXOS E CHAPAS, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>13.500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15006", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15006", " COMPONENTES PARA MOENDAS, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15007", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15007", " EQUIPAMENTOS E INSTRUMENTOS DE MEDICAO, LOC: UND MARACAI                      ")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15011", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15011", " COMPONENTES PARA CENTRÍFUGAS DE AÇUCAR E FERMENTO, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>3.950,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15010", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15010", " MATERIAL HIDRÁULICO, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>3.100,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15008", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15008", " MATERIAIS DE FIXAÇÃO, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>2.850,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15013", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15013", " COMPONENTES PARA REDUTORES VELOCIDADE CONVERSORES TORQUE E CAIXAS MUDANCA, LOC: UND MARACAI    ")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>7.750,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15012", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15012", " TRANSFORMADORES, EQUIPAMENTOS E COMPONENTES ELÉTRICOS E ELETRÔNICOS, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>18.150,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15020", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15020", " COMPONENTES DE VEDAÇÃO, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>26.100,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15017", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15017", " COMPONENTES, ACOPLAMENTOS E COLARES DE EIXOS, LOC: UND MARACAI                             ")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15016", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15016", " VALVULAS DE SEGURANÇA, AUTOMATICAS, MANUAIS E ACESSORIOS, LOC: UND MARACAI  ")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>11.800,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15021", "050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15021", " COMPONENTES PARA BOMBAS HELICOIDAIS, VOLUMETRICAS E DIVERSAS, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15019", "051")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15019", " COMPONENTES PARA BOMBAS DIVERSAS, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>12.450,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15018", "052")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15018", " COMPONENTES PARA BOMBAS CENTRIFUGAS, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>21.800,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15022", "053")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15022", " ROLAMENTOS, MANCAL E ACESSÓRIOS, LOC: UND MARACAI")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>7.700,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15023", "054")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15023", " SOBRESSALENTES DIVERSOS, LOC: UND PARAGUAÇU")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>6.950,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15024", "055")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15024", " COMPONENTES DE VEDAÇÃO, LOC: UND PARAGUAÇU")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15014", "056")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15014", " ELETRODOS E MATERIAIS DE SOLDAGEM, LOC: UND PARAGUAÇU")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15015", "057")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15015", " EQUIPAMENTOS E COMPONENTES ELÉTRICOS E ELETRÔNICOS E ILUMINAÇÃO, LOC: UND PARAGUAÇU")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>3.650,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15025", "058")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15025", " COMPONENTES PARA BOMBAS CENTRÍFUGAS, HELICOIDAIS E DIVERSAS, LOC: UND PARAGUAÇU")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>6.300,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15027", "059")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15027", " ROLAMENTOS, MANCAIS E ACESSÓRIOS, LOC: UND PARAGUAÇU")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15026", "060")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15026", " SOBRESSALENTES DIVERSOS, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>15.150,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15029", "061")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15029", " EPIs, PAPELARIA E DIVERSOS, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>2.050,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15028", "062")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15028", " COMPONENTES PARA FABRICAÇÃO DE AÇUCAR, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
         <is>
           <t>2.100,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...410 lines deleted...]
-      <c r="E25" s="5" t="inlineStr">
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15030", "063")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15030", " EQUIPAMENTOS INDUSTRIAIS DA PRODUÇAO - DIVERSOS, LOC: UND TARUMÃ             ")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
-      <c r="F25" s="4" t="inlineStr">
-[...314 lines deleted...]
-      <c r="E35" s="5" t="inlineStr">
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15031", "064")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15031", " COMPONENTES E ACESSORIOS DE DISTRIBUICAO ENERGIA INDUSTRIAL, LOC: UND TARUMÃ ")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15032", "065")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15032", " COMPONENTES PARA MOENDAS, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15047", "066")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15047", " MATERIAL HIDRÁULICO, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>2.350,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15042", "067")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15042", " EQUIP  E ACESSORIOS PARA OFICINAS DE TAPECARIA COSTURA, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
         <is>
           <t>5.150,00</t>
         </is>
       </c>
-      <c r="F35" s="4" t="inlineStr">
-[...447 lines deleted...]
-      <c r="F49" s="4" t="inlineStr">
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15049", "068")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15049", " MATERIAIS DE FIXAÇÃO, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>1.950,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15035", "069")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15035", " COMPONENTES PARA CENTRÍFUGAS DE FERMENTO, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>5.150,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15034", "070")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15034", " COMPONENTES PARA CENTRÍFUGAS DE AÇUCAR, LOC: UND TARUMÃ ")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>1.350,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15040", "071")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15040", " CORREIAS E CORRENTES, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>5.450,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15036", "072")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15036", " COMPONENTES PARA EMPILHADEIRAS, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>1.950,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15041", "073")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15041", " EQUIPAMENTOS E INSTRUMENTOS DE MEDICAO, LOC: UND TARUMÃ                      ")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15043", "074")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15043", " CORREIAS E ROLETES PARA ESTEIRA TRANSPORTADORA, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>7.350,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15044", "075")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15044", " FILTROS E ELEMENTOS FILTRANTES, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>5.700,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-[...724 lines deleted...]
-      <c r="E72" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15039", "076")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15039", " COMPONENTES PARA REDUTORES VELOCIDADE CONVERSORES TORQUE E CAIXAS MUDANCA, LOC: UND TARUMÃ    ")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>10.150,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15045", "077")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15045", " TRANSFORMADORES, EQUIPAMENTOS E COMPONENTES ELÉTRICOS E ELETRÔNICOS, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>17.750,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15033", "078")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15033", " CHAPAS, EIXOS E CONEXÕES, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>10.400,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15038", "079")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15038", " COMPONENTES PARA BOMBAS HELICOIDAIS E DIVERSAS, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>2.150,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15037", "080")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15037", " COMPONENTES PARA BOMBAS DIVERSAS, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15048", "081")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15048", " COMPONENTES PARA BOMBAS CENTRÍFUGAS, LOC: UND TARUMÃ")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>16.500,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15046", "082")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15046", " COMPONENTES, ACOPLAMENTOS E COLARES DE EIXOS, LOC: UND TARUMÃ                             ")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
         <is>
           <t>2.100,00</t>
         </is>
       </c>
-      <c r="F72" s="4" t="inlineStr">
-[...638 lines deleted...]
-      </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15050", "083")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15050", " VALVULAS DE SEGURANÇA, MANUAIS E ACESSORIOS, LOC: UND TARUMÃ  ")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>7.950,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15051", "084")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15051", " VALVULAS AUTOMATICAS E ACESSORIOS, LOC: UND TARUMÃ ")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>2.650,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15052", "085")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15052", " COMPONENTES DE VEDAÇÃO, LOC: UND TARUMÃ")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>19.400,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15053", "086")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/15053", " ROLAMENTOS, MANCAIS E ACESSÓRIOS, LOC: UND TARUMÃ")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>9.250,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>