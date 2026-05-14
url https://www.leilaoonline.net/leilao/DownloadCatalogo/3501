--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -269,699 +269,615 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256666", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256666", " CAMINHAO COMPACTADOR 19 M3 - VOLKSWAGEN - 17280 - 6X2 - 2013/2014 PLACA:  AYP2099 CHASSI:  953658247ER417981 RENAVAM 1115084515. OBS:  Funcionando, porém, necessita de revisão em geral (parado já faz um tempo). Sintese Anexo.  Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>130.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256668", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256668", " SEMI REBOQUE BASCULANTE 30 M3 - GRIMALDI - 6X0 - 2017/2018 PLACA:  FWC1D05 CHASSI:  9A9SRGB3EJPDT5105 RENAVAM 1133581592. OBS:  OK - Sintese Anexo.  Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>52.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256670", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256670", " CAMINHAO COMPACTADOR 19 M3 - FORD - 1722 - 8X2 - 2011/2011 PLACA:  AUG8272 CHASSI:  9BFYCE7V1BBB83157 RENAVAM 339085150. OBS:  Veículo sem pneus no TRUCKE e 4º EIXO. Motor não testado. O 4º Eixo não consta no documento, regularização por conta do comprador (Não possuímos mais a nota fiscal do eixo ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>117.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256667", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256667", " CAMINHAO BASCULANTE 12 M3 - FORD - 1517 - 6X2 - 2011/2011 PLACA:  AUG1F45 CHASSI:  9BFXCE5U5BBB81000 RENAVAM 338043420. OBS:  3º EIXO DO VEÍCULO NÃO CONSTA NO DOCUMENTO, REGULARIZAÇÃO DE RESPONSABILIDADE DO COMPRADOR (Não temos a nota fiscal de instação, serviço realizado já faz muito tempo). VEÍCU")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>145.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256671", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256671", " CAMINHAO SEM IMPLEMENTO - FORD - 1517 - 4X2 - 2005 PLACA:  AMW3446 CHASSI:  9BFXTNCF05BB52237 RENAVAM 858398427 OBS:  VEICULO SEM BATERIA, SEM ESTEPE, SEM CHAVE DE RODA MACACO, ALGUNS RISCOS E TRINCAS NA LATARIA. ESTÁ FORA DE OPERAÇÃO HÁ ALGUM TEMPO. SEM IMPLEMENTO.  - Comprador se responsabiliza p")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>55.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>2000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256669", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256669", " BALANÇA RODOVIÁRIA OBS:  Equipamento está em boas condições, display funcionando normal as bases estão todas boas. Após retirado de operação, nunca mais foi testado.  Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>17.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256672", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256672", " TANQUE 5.000 LITROS OBS:  Retirado do veículo e não mais utilizado. Vendido no estado em que se encontra. Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256673", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256673", " LOTES DE EQUIPAMENTOS DE T.I - VÁRIOS 1 Amplificador Marantz Av Surround Receiver SR4300 N. XE000325005417 OBS:  Funcionando  RELAÇÃO NA SÍNTESE ANEXO.   Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256674", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256674", " LOTES DE EQUIPAMENTOS DE T.I - VÁRIOS 18 Celular  Positivo P25 OBS:  Novo  RELAÇÃO NA SÍNTESE ANEXO.   Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256676", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256676", " LOTES DE EQUIPAMENTOS DE T.I - VÁRIOS 7 Celular Apple Iphone 5S OBS:  7 novo e funcionando (todos sem carregador e sem fone)  RELAÇÃO NA SÍNTESE ANEXO.   Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256675", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256675", " LOTES DE EQUIPAMENTOS DE T.I - VÁRIOS 31 Desktop DIVERSOS OBS:   RELAÇÃO NA SÍNTESE ANEXO.   Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256677", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256677", " LOTES DE EQUIPAMENTOS DE T.I - VÁRIOS 1 Desktop Apple Apple All in One N. C02HH221DHJN OBS:  Funcionando  RELAÇÃO NA SÍNTESE ANEXO.   Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256679", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256679", " LOTES DE EQUIPAMENTOS DE T.I - VÁRIOS 4 Estrela de AudioConferência Polycom SoundStation 2 OBS:  Funcionando  RELAÇÃO NA SÍNTESE ANEXO.   Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256678", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256678", " LOTES DE EQUIPAMENTOS DE T.I - VÁRIOS 4 Gabinete PABX ALCATEL OMINIPCX OFFICE OBS:  No estado, estava funcionando  RELAÇÃO NA SÍNTESE ANEXO.   Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256680", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256680", " LOTES DE EQUIPAMENTOS DE T.I - VÁRIOS 1 Impressora Plotter HP Plotter T1200 N. CN9A51H009 OBS:  Funcionando  RELAÇÃO NA SÍNTESE ANEXO.   Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256683", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256683", " LOTES DE EQUIPAMENTOS DE T.I - VÁRIOS 101 Monitor Samsung | AOC | Dell OBS:  No estado  RELAÇÃO NA SÍNTESE ANEXO.   Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256681", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256681", " LOTES DE EQUIPAMENTOS DE T.I - VÁRIOS 17 Notebook diversos OBS:  No estado, sem HD  RELAÇÃO NA SÍNTESE ANEXO.   Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...90 lines deleted...]
-      <c r="A15" s="5" t="inlineStr">
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>2.750,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256682", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256682", " LOTES DE EQUIPAMENTOS DE T.I - VÁRIOS 1 Scanner KODAK i2600 OBS:  Funcionando  RELAÇÃO NA SÍNTESE ANEXO.   Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256684", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256684", " LOTES DE EQUIPAMENTOS DE T.I - VÁRIOS 27 Tablet TAB A8 Samsung  OBS:  Novo com carregador  RELAÇÃO NA SÍNTESE ANEXO.   Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B15" s="4" t="inlineStr">
-[...51 lines deleted...]
-      <c r="F16" s="4" t="inlineStr">
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...57 lines deleted...]
-      <c r="F18" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256685", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256685", " LOTES DE EQUIPAMENTOS DE T.I - VÁRIOS 27 Telefone Alcatel 4028 | 4029 OBS:  Funcionando  RELAÇÃO NA SÍNTESE ANEXO.   Vendido no estado em que se encontra.")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-[...382 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256686", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/256686", " LOTES DE EQUIPAMENTOS DE T.I - VÁRIOS 4 VideoConferência Polycom HDX 7000 OBS:  Funcionando  RELAÇÃO NA SÍNTESE ANEXO.   Vendido no estado em que se encontra.")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>