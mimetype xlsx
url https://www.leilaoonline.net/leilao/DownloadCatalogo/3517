--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -269,443 +269,391 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257622", "1000")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257622", " TRATOR CASE MX 240  MAGNUM 240cv 4X4. - ANO 2009 - FR13100053. - LOC. ALTO TAQUARI/MT")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257608", "1001")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257608", " TRATOR CASE MX 240 MAGNUM 240cv 4X4. - ANO 2009 - FR13100049. - LOC. ALTO TAQUARI/MT")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257623", "1002")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257623", " GRADE INT GAICR 30X28X7,5. - ANO 2011 - FR15140120. - ALTO TAQUARI/MT")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>15.400,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257606", "1003")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257606", " COLHEDORA JOHN DEERE 3520 342cv. - ANO 2015 - FR13020221. - LOC. ALTO TAQUARI/MT")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257620", "1005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257620", " FIAT DUCATO TRANSFORM P; ANO 2011/2012. - FR12010093. - LOC. ALTO TAQUARI/MT")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>16.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257613", "1011")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257613", " COLHEDORA JOHN DEERE 3520 342cv. - ANO 2015 - FR13020216. - LOC. ALTO TAQUARI/MT")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257624", "1012")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257624", " TRATOR VALTRA BM 100 106cv 4X4. - ANO 2007 - FR13080051. - LOC. ALTO TAQUARI/MT")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257611", "1013")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257611", " TRANSBORDO SANTA IZABEL TLSI 10 ELET. - ANO 2010 - FR15220121. - LOC. ALTO TAQUARI/MT")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257614", "1014")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257614", " TRATOR VALTRA BM 100 106cv 4X4. - ANO 2007 - FR13080054. - LOC. ALTO TAQUARI/MT")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>83.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257612", "1015")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257612", " TRATOR CASE MX 240 MAGNUM 240cv 4X4. - ANO 2009 - FR13100043. - LOC. ALTO TAQUARI/MT")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257621", "1016")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257621", " TRANSBORDO SANTA IZABEL TASI 10500. - ANO 2012 - FR16030143. - LOC. ALTO TAQUARI/MT")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257616", "1017")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257616", " REBOQUE TRANSBORDO TASI 10.5. - ANO 2011 - FR15220352. - LOC. ALTO TAQUARI/MT")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257607", "1019")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/257607", " TRATOR JOHN DEERE 6110J. - ANO 2011 - FR13090171. - LOC. ALTO TAQUARI/MT")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>