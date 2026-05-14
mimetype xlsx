--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -269,411 +269,363 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262653", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262653", "PLATAFORMA ELEVATÓRIA; MARCA SKYJACK; MODELO SJ4732; ANO 2022")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>45.500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262652", "005")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262652", "PLATAFORMA ELEVATÓRIA; MARCA JLG; MODELO E450AJ; ANO 2013")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262654", "006")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262654", "PLATAFORMA ELEVATÓRIA; MARCA JLG; MODELO E300AJ; ANO 2010")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262646", "010")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262646", "PLATAFORMA ELEVATÓRIA; MARCA GENIE; MODELO Z80/60; ANO 2007 - MOTOR FUNCIONANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262657", "011")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262657", "PLATAFORMA ELEVATÓRIA; MARCA GENIE; MODELO Z80/60; ANO 2010 - FUNCIONANDO")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>180.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262658", "012")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262658", "PLATAFORMA ELEVATÓRIA; MARCA GENIE; MODELO Z80/60; ANO 2010 - FUNCIONANDO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>180.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262647", "015")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262647", "PLATAFORMA ELEVATÓRIA; MARCA GENIE; MODELO Z30/20NRJ; ANO 2000 - FUNCIONANDO")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>42.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262649", "016")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262649", "PLATAFORMA ELEVATÓRIA; MARCA GENIE; MODELO Z30/20N; ANO 1999 - FUNCIONANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262650", "020")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262650", "PLATAFORMA ELEVATÓRIA; MARCA GENIE; MODELO Z34/22N; ANO 1999 - FUNCIONANDO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>45.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262651", "025")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262651", "PLATAFORMA ELEVATÓRIA; MARCA GENIE; MODELO TZ50; ANO 2010 - FUNCIONANDO")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
-[...41 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>61.250,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...111 lines deleted...]
-      <c r="D16" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262655", "030")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262655", "CAPOTA DE VEÍCULO DO FIAT STRADA 2019")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E16" s="5" t="inlineStr">
-[...158 lines deleted...]
-      </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262656", "031")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/262656", "CAPOTA DE VEÍCULO DO FIAT STRADA 2019")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>