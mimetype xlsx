--- v0 (2025-12-19)
+++ v1 (2026-05-14)
@@ -269,1947 +269,1707 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263918", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263918", " PLANTADEIRA DE CANA MARCA SOLLUS")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263906", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263906", " TANQUE FERRO CAP. 20.000L")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263912", "006")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263912", " SECADORA DE CAFÉ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263899", "008")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263899", " MÁQUINA BATEDEIRA FEIJÃO/AMENDOIN")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>3.900,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263920", "009")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263920", " MÁQUINA COLHEDORA MILHO/SOJA/ARROZ ET4")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263907", "010")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263907", " PODADEIRA CITRUS MARCA IFLÓ (LATERAL)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263903", "011")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263903", " TANQUE FERRO CAP. 6.000L")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263909", "012")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263909", " 2 SILOS P/ GRÃOS")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263915", "013")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263915", " PODADEIRA CITRUS MARCA IFLÓ (TOPO)")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263898", "015")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263898", " TANQUE FERRO CAP. 8.000L")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263916", "016")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263916", " TANQUE SOBRE RODAS CAP. 3.000L")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263908", "017")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263908", " CARRETEL IRRIGAÇÃO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263905", "018")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263905", " BAZUCA CAP. 8.000KG PARA GRÃOS")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>5.200,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263904", "019")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263904", " GRADE ROME CONTROLE REMOTO")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263948", "020")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263948", " RECOLHEDORA CAFÉ VICON")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263941", "021")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263941", " PLANTADEIRA JUMIL 8 LINHAS (PLANTIO DIRETO)")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263902", "022")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263902", " ENLEIRADOR DE CAFÉ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>2.300,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263910", "023")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263910", " TANQUE FIDO 3.000L")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263901", "024")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263901", " RECOLHEDORA CAFÉ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263900", "025")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263900", " ROÇADEIRA DE ARAMASTO RODA DE FERRO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263913", "026")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263913", " ENLEIRADOR DE CAFÉ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>2.600,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263919", "027")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263919", " PLANTADEIRA SEMENTE 5 LINHAS")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>2.600,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263914", "028")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263914", " ROÇADEIRA DUPLO KAMAQ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263911", "029")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263911", " TANQUE SOBRE RODAS CAP. 4.000L")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263917", "030")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263917", " PLANTADEIRA TATU 7 LINHAS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263938", "031")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263938", " CONJUNTO LAMINA (POR BAIXO)")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263927", "032")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263927", " PLANTADEIRA HIDRAULICO SEMENTE 2 LINHAS")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263931", "033")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263931", " ENSILADEIRA NOGUEIRA PECUS 9004")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263953", "034")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263953", " LOTE COM ADUBADEIRAS DE HIDRAULICO DIVERSAS MARCAS CONTENDO5 PEÇAS")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263943", "035")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263943", " DEBULHADOR MILHO/FEIJÃO JUMIL")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263930", "037")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263930", " PLATAFORMA DE HIDRAULICO")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263922", "038")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263922", " SOPRADOR/ARRUADOR P/ CAFÉ MARCA IFLÓ")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263926", "039")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263926", " TANQUE FIBRA CAP. 1.500L")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263928", "040")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263928", " AFOFADOR MANDIOCA MARCA IKEDA")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>4.600,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263929", "042")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263929", " TRITURADOR NOGUEIRA E MISTURADOR DE RAÇÃO")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263934", "043")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263934", " ARADO TATÚ 03 DIVERSAS")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263921", "045")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263921", " 02 ROÇADEIRAS")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263925", "046")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263925", " CAÇAMBA TANQUE 2.000L DIESEL TANQUE 1.000L")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263945", "047")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263945", " 02 ARADOS REVERSIVEL")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263955", "048")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263955", " 02 PLANTADEIRAS DE CAPIM")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263932", "049")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263932", " PLANTADEIRA DE INVERNO")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263936", "050")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263936", " ARADO 03 AIVECAS MASCHIETO")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263924", "052")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263924", " ROÇADEIRA KAMAQ")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263933", "053")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263933", " LOTE COM SUCATAS DE SOPRADORES/ARRUADORES P/CAFÉ")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263939", "054")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263939", " CARRETA 4 RODAS CAP. 6 TON.")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263942", "055")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263942", " ARRUADOR/ENLEIRADOR 02 DISCOS")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263940", "056")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263940", " TANQUE CAP. 5.000L DE FERRO")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263951", "057")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263951", " TRITURADOR/PICADOR CAPIM MENTA MIT 600")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263937", "058")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263937", " ROÇADEIRA DUPLA BOLDIN")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>2.950,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263952", "059")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263952", " CHASSI DE TANQUE")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263935", "060")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263935", " LOTE PNEUS E RODAS DIVERSOS")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263923", "062")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263923", " GARFO/RASTELO ENLEIRADOR")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263946", "064")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263946", " BALANÇA PESAR BOI")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263944", "065")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263944", " LOTE BOMBAS DIVERSOS")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263954", "066")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263954", " LOTE DE REDUTORES DIVERSOS (AGRICOLAS E INDUSTRIAIS)")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263950", "067")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263950", " PARTES PEÇAS RETROESCAVADEIRA (SUCATA)")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>3.200,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263949", "068")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263949", " VAGONETAS PARA TRANSPORTE DE CAFÉ")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263947", "069")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263947", " PICADOR CAPIM/ MISTURADOR RAÇÃO/ MOINHO")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...846 lines deleted...]
-      <c r="E37" s="5" t="inlineStr">
+      <c r="E68" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
-      <c r="F37" s="4" t="inlineStr">
-[...990 lines deleted...]
-      </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263956", "070")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263956", "ARADO IKEDA 4 HASTES")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>4.100,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263957", "072")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/263957", "[ VÍDEO ] (SUCATA) FORD/F 600 - SEM DIRETO A DOCUMENTAÇÃO")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>12.650,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>