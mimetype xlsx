--- v0 (2025-11-01)
+++ v1 (2026-05-14)
@@ -269,2747 +269,2407 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264984", "000")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264984", "Estação de Tratamento de Efluentes (ETE), incluindo Estação Elevatória, Reator Anaeróbio de Fluxo Ascendente (UASB) e Filtro Biológico Percolador (FBP). Capacidade 36m³/dia")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264189", "001")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264189", "BOMBA DE VÁCUO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264190", "002")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264190", "TANQUINHO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" s="4" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264191", "003")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264191", "03 PALETES, CHAVES PANCADA E CHAVES ESPINHA. MEDIDAS DIVERSAS")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264192", "004")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264192", "02 MESAS DE REFEITÓRIO DE BANCO FIXO. 8 LUGARES")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264188", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264188", "02 ESTUFAS")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264186", "009")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264186", " Aprox. 12  Impressoras HP Officejet 7110")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264184", "010")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264184", " RECEPTORES DE ANTENA PARABÓLICA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264185", "011")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264185", " CONDULETES DIVERSOS")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264187", "012")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264187", " CABINE DE AUDIOMETRIA")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264198", "016")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264198", "1 Aquário vidro 33Lx1,50x75Alt c/ bancada + 2 Armários de Madeira Baixo 1 Bomba e acessórios  (Ref. 965)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264199", "017")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264199", "Aprox. 76 itens de vestiário/escritório: 41 armários aço, 2 armários de madeira, 4 arquivos, 1 cadeira giratória c/braço, 27 Caixas ferramentas vazias de aço, 1 Espelho, 2 Sofás 3 lugares (Ref. 966)")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264200", "019")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264200", "02 Mesa de pebolim tamanho oficial (Ref. 968)")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264328", "023")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264328", " 1 Bebedouro Elétrico Garrafão 110V, 1 Freezer 309L 220V, 1 Lavadoura Louça 380W, 1 Máquina de Gelo 220V, 1 Suporte Galão, 1 Tanquinho Lavar Roupa 10kg (Ref. 972)")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264329", "024")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264329", " 4 Condensadoras 12000btu, 4 Condensadoras 7000btu, 13 Condensadoras 9000BTU, 20 Evaporadoras para Ar Condicionado (Ref. 973)")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>9.800,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264330", "025")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264330", " 1 Kit Abastecimento fluidos (1 Bico c/ mangueira, 2 Bombonas 1000L, 1 Motor Indução 1670 RPM Trifásico 220V/380V (Ref. 975)")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D12" s="4" t="inlineStr">
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264331", "026")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264331", " Aprox. 40 Ar-Condicionados Split, 40 Evaporadores  (5PÇ 12000BTU,4PÇ 18000BTU,4PÇ 7000BTU, 28PÇ 9000 BTU, 49 Controles de Ar Condicionados Diversos, 40 Evaporadores (Ref. 976)")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>20.600,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264332", "027")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264332", " 1 Mesa de Reunião retangular, 4 Mesas De refeitório 8 lugares fixos. (Ref. 977)")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264827", "028")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264827", "Aprox. 14 UN Condensadora 12000BTU, 2 UN condensadora 18000 BTU, 5 UN Condensadora 24000BTU, 21 UN Condensadora 9000BTU 35 Unidades Evaporadora Diversas (Ref. 978)")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>8.100,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264983", "029")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264983", "Aproximadamente 12 Ar-condicionado JANELA, 20 Condensadoras SPLIT, 5 Evaporadoras, 2 Cortinas de AR 1,5M 220V (Ref. 979)")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>8.300,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264985", "030")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264985", "Aprox. 29 Condensadoras (Marcas Diversas WALL YORK, Carrier, Springer, GREE, ELGIN, RHEEM e WESTINGHOUSE), 2 Cortina de AR, 45 Evaporadoras, 1 Exaustor 500mm 220V, 207 suportes Para Evaporadoras (Ref. 980)")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>6.300,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265012", "031")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265012", "5PÇ Geradores Combustão 1PÇ Carrinho de transferência de Óleo (Ref. 981)")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>3.700,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265279", "032")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265279", " Lote com 15 itens: 1 Guincho Honda, 3 Mangotes para Bomba Submersível, 1 Mangueira Chata Flex, 4 Motobombas, 1 Motor Vibrador Concreto, 1 Perfurador de Solo, 2 Tubos transferência diesel, 2 Vibrador de Concreto(Ref. 982)")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>3.300,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265390", "033")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265390", " Lote com 10 Itens: 1 Bomba Submersa para poço, 1 Cortador de Grama, 1 Enceradeira Industrial, 4 Esmeril de bancada, 1 Exaustor Axial 300mm, 1 Furadeira de Coluna Oficina, 1 Serra de Bancada 220V (Ref. 983)")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>2.300,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265391", "034")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265391", "Lote com Aproximadamente 34 Ferramentas Pneumáticas ATLASCOPCO e outras marcas + Insumos (Ref. 984)")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>3.300,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265425", "035")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265425", "16 Aspiradores Industriais 2 Exaustores 1 Suporte para Cabo 2 RL Mangueira de AR (Ref. 985)")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>3.300,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265392", "036")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265392", "Aprox. 28 Un Extintores Pó químico Alguns despressurizados fora da validade (Ref. 986)")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265393", "037")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265393", "Aprox. 59 Estufas p/ eletrodo Portátil (Ref. 987)")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265426", "038")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265426", "1 Aparador cuba para bebedouro 2M, 11 Bebedouro 100 e 200L, 10 Bebedouro Pressão 220V, 1 Jogo de torneiras de pressão (5pçs).(Ref. 988)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265427", "039")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265427", "2 Bobinas cabo de aço 5/8’’ c/ aproximadamente 70M cada (Ref. 989)")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265544", "040")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265544", "Quant. aprox. de: WalkTalk MOTOROLA EP450 - (AF) 101 Peças, Base 57 pçs, Bateria 317, Capas 85,Capa 85pçs,Clips 41pçs,Cordao 100pçs,Fone 20pçs,Fonte 115pçs,Orador 1 Pç Suporte 13pçs. (Ref. 990)")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>7.100,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265607", "041")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265607", "Lote com aproximadamente 69 Rádios, 46 Fontes, 41 Baterias, 1 Base, 14 Celulares C332 (Ref. 991)")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265608", "042")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265608", "Lote com 2 Armários Guarda Roupa, 2 Estantes de Aço, 1 Prateleira Almoxarifado Pesada Montada de 8pçs (4 pés,4 bandejas). (Ref. 992)")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265609", "043")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265609", "Lote com 3 Armários de Aço Guarda Roupa 16 Vãos (com defeitos) (Ref. 993)")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265691", "044")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265691", "Lote com aprox. 97 itens: Instrumentos (Audiômetro / Bomba Dosadora / Mala Wallace) e Materiais de Escritório Diversos (Ref. 994)")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265692", "045")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265692", "Lote com aproximadamente 60 itens Suportes para WC (Usados) (Ref. 995)")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265693", "046")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265693", "Lote com aprox. 100 unidades de lâmpadas novas na caixa diversas e 3 pç Refletores de LED 220V (Ref. 996)")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265825", "047")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265825", "Unidades aproximadas de: WalkTalk ICOM IC-F24 - (AF) 76pç / WalkTalk VERTEX 7PÇ / Antena UHF P/ Walk Talk ICOM IC-F24 15PÇ / Bateria p/ Walk Talk ICOM IC-F4/S UHF 161PÇ / Carregador ICOM IC-F24 BC 160/BC 171 74Pçs / Clip de Fixação p/ Walk Talk ICOM IC-F24 21Pçs / Fonte P/ ICOM IC-160 bivolt 26 Pçs")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264194", "121")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264194", " PERFILADEIRA LOCKFORMER")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264154", "121")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264154", " CABOS, NOTEBOOKS, CÂMERA, ESTABILIZADORES")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264143", "139")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264143", " APROX. 33 MICROCOMPUTADORES, 11 MONITORES, 17 TECLADOS E 7 ESTABILIZADORES")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264163", "143")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264163", " FILTRO DE ÁGUA LOGOS LR 6C")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264159", "145")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264159", " 8 FURADEIRAS BASE MAGNÉTICA, 1 FURADEIRA ANULAR")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264195", "146")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264195", " MALETAS PLÁSTICAS P/ FERRAMENTAS ELÉTRICAS MANUAIS")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264177", "147")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264177", " ESTUFAS PORTÁTEIS")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
+      <c r="F55" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...15 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264197", "148")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264197", " APROX. 92 EXTINTORES DIVERSOS")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264196", "152")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264196", " APROX. 26 RACKS DE INFORMÁTICA (SEM ITENS)")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264144", "153")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264144", " ELETRODOS DE GRAFITE DIVERSOS")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264153", "154")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264153", " 3 LUMINÁRIAS DE EMERGÊNCIA, 20 LUMINÁRIAS P/ LÂMPADA FLUORESCENTE")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>175,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264166", "156")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264166", " DISPENSERS DE SABONETE (SEM USO) E TOALHEIROS DIVERSOS")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264167", "158")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264167", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F13" s="4" t="inlineStr">
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264160", "159")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264160", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264156", "160")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264156", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264178", "161")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264178", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264164", "162")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264164", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264150", "163")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264150", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264176", "164")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264176", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264158", "165")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264158", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264146", "166")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264146", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264162", "167")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264162", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264181", "169")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264181", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264172", "170")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264172", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264168", "171")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264168", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264145", "172")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264145", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264170", "173")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264170", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264165", "174")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264165", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264180", "175")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264180", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264179", "176")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264179", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264147", "177")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264147", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264149", "178")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264149", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264175", "179")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264175", " 2 ESTUFAS")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264182", "181")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264182", " MATERIAS ELÉTRICOS DIVERSOS")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264183", "183")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264183", " APROX. 45 CADEIRAS GIRATÓRIAS S/ BRAÇO; APROX. 23 CADEIRAS GIRATÓRIAS C/ BRAÇO")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-[...15 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264171", "184")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264171", " APROX. 9 CADEIRAS FIXAS C/ BRAÇO; APROX. 45 CADEIRAS FIXAS S/ BRAÇO; APROX. 35 CADEIRAS TIPO UNIVERSITÁRIA")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264151", "195")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264151", " 8 BEBEDOUROS INOX 200L E 1 BEBEDOURO INOX 100L")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F14" s="4" t="inlineStr">
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264161", "196")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264161", " 4 BEBEDOUROS INOX 200L E 6 BEBEDOURO INOX 100L")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264148", "198")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264148", " 12 ARMÁRIOS EM MADEIRA 2 PORTAS, 2 ARMÁRIOS METÁLICO P/ AMBULATÓRIO E 1 ARMÁRIO DE COZINHA EM MADEIRA")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264169", "201")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264169", " ALINHADOR À LASER SKF TKSA 20")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264152", "202")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264152", " ALINHADOR À LASER SKF TKSA 20")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264173", "204")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264173", " 1 TERMOHIGRÔMETRO, 5 TERMÔMETROS DIGITAL, 13 CONTROLES DIGITAL, 2 FONTES DE INSTRUMENTAÇÃO")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264155", "207")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264155", " 6 GABARITOS DE SOLDA HI-LOW, 1 CALIBRE SOLDA, 1 PAQUÍMETRO, 1 NÍVEL DIGITAL, 2 NÍVEIS ANALÓGICOS, 7 TRENAS, 1 ENCADERNADORA, 1 TERMÔMETRO DIGITAL C/ SONDA, 1 RELÓGIO COMPARADOR, 1 CALIBRADOR DE FOLGA, 1 PENTE DE ROSCA")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265543", "208")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265543", "ETIQUETADORA HELLERMANN")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264193", "214")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264193", " 5 AR CONDICIONADOS DE JANELA E 4 CORTINAS DE AR")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B15" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D15" s="4" t="inlineStr">
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264157", "219")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264157", " 1 ARMÁRIO-ESTUFA (ADAPTADO) E 1 ESTUFA DE MANUTENÇÃO")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E15" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F15" s="4" t="inlineStr">
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-[...2526 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264174", "229")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264174", " APROX. 50 RELÓGIOS PONTO HENRY ORION 6")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>