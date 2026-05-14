--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -269,2299 +269,2015 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265498", "005")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265498", " Aproximadamente 400 peças de extensão rígida para pneu sem cãmara em latão ")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265500", "006")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265500", " Lote de transformador diversos ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265497", "008")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265497", " Lote de posicionador Imã e válvulas ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265490", "016")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265490", " Aproximadamente 70 Kgs  de resistênica cartucho várias amperagens ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265496", "018")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265496", " Lote com: 02 peças de caixa de rolamento fcm sbma5201 caixa de rolamento hinfel 34")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265492", "025")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265492", " 02 peças de correia wesfalia numero 293045")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265493", "026")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265493", " Aproximadamente 23 peças de transformadores, trafos e reatores")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265501", "028")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265501", " Lote de conexões giratória ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265495", "031")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265495", " Lote com: 20 peças de rosca sem fim 2 com suporte de bronze 17 peças de parafuso inox rosca 28 peças eixo motorredutor wf ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265502", "035")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265502", "Aproximadamente 1200 peças de arruela 25x44mm e 1200 peças de parafusos")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265503", "039")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265503", "Rolo de fita refletiva com 123 cm de largura ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265504", "046")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265504", "25 peças de grampo de aterramento duplo 3/8")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265506", "049")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265506", " Lote com: 15 peças filtro secador de ar marca stauff Modelo BPS-1 A30 HB00")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265508", "050")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265508", " Ventoinha industrial com motor weg ")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265505", "058")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265505", " Lote com: aproximadamente 750 peças de bornes diversos modelos ")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265510", "071")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265510", "Lote com: 03 peças de acoplamento e 01 peça de tampa acoplamento falk 1130 T 10")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265516", "081")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265516", " Lote de reles inteligentes")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265515", "082")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265515", " Lote de modulos smar ")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265530", "083")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265530", " Lote com: 24 pçs de Lâmpadas e 41 pçs de bloco born completo")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265522", "084")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265522", " Lote com: 04 painéis de teste - sem especificaçoes")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265521", "085")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265521", " Lote com: 02 peças de paineis controle interface bright blue schlage")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265526", "086")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265526", " Lote com: Aproximadamentee 340 Kg de eletrodo eutectic revestimento duro 6717 bitola de 3,25")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265524", "087")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265524", " Lote de peças para motocicletas ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.100,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265528", "090")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265528", " Lote com: 01 rolo de corrente asa 40-1r-5 metros -  02 rolos de corrente c2060h c6e 8x8 - 64 elo black 4 r ")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265518", "095")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265518", " Lote de material informatica ")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265519", "097")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265519", " Lote material TGM ")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>2.300,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265531", "099")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265531", " Lote de peças Hyundai")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265529", "100")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265529", " Lote com: 03 peças de detector de gás altair modelo 2x -04 peças de detector de gás altair pro  ")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265527", "103")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265527", " Lote com: 194 peças de bloco pneumatico norgren 6819wvgxg3n - 01 valvula reguladora hatlapa tc-hd-30-as 150")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265532", "105")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265532", "Lote de abrasivos diversos ")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265536", "110")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265536", "Lote com: 01 peça de tocha plasma mecanizada hypertherm e 01 peça de tocha plasma manual hypertherm e 02 quilos de vareta solda alpaca bitola de 2.4 55555")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265537", "111")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265537", "Lote com: Aproximadamente 29 peças de Válvula reguladora - Parker - Número P3A EA92BEBNNP")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...154 lines deleted...]
-      <c r="E17" s="5" t="inlineStr">
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265538", "112")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265538", "Lote com: Aproximadamente 29 peças de Válvula reguladora - Parker - Número P3A EA92BEBNNP")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265539", "113")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265539", "Lote com: Aproximadamente 29 peças de Válvula reguladora - Parker - Número P3A EA92BEBNNP")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265542", "116")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265542", "Lote de peças Hyundai")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265545", "117")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265545", " Lote com: Aproximadamente 140 peças de rolamento gbr L 44643/10")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265554", "118")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265554", " Lote de Rolamentos")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265558", "119")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265558", " Lote com: Aproximadamente 130 peças de válvulas, flanges, filtros, borracha, acoplamento.")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265546", "120")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265546", " Lote com: 02 peças de mancal de rolamentos fcm nsb 22")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265551", "121")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265551", " Lote com: 22 peças de valvula para compressor ")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265550", "122")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265550", " Lote com: Aproximadamente 56 peças de chaves comutadores diversas ")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265556", "123")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265556", " Detector de metal go find 22")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265553", "124")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265553", " Lote de válvulas spirax sarco e Mga")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265573", "125")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265573", " Motocicleta Ducati Diavel 1200 - 2013 - 50.000km")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265548", "126")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265548", " Lote de peças iveco")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265567", "127")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265567", " Lote de motores compressor")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265560", "128")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265560", " Lote de máquinas de solda ")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265555", "129")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265555", " Lote de esticador de cabos")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265549", "130")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265549", " Peça de caixa de cames balluff modelo bsw 493-6-1-3")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265578", "131")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265578", " Lote de válvulas diversas")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265571", "132")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265571", " Lote de material elétrico diverso")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265561", "133")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265561", " Lote com: 03 motores")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265570", "134")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265570", " Lote com: Aproximadamente 51Kg de estanho em barra - 50x50")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265563", "135")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265563", " Peça de talha manual Berg steel 2 tonnelas com corrente ")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265552", "136")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265552", " Lote de brocas, letreiro e vasadores")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265562", "137")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265562", " Lote com: 05 painéis elétricos")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265564", "138")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265564", " Peça de tartaruga de corte com trilho")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265559", "139")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265559", " Lote com: 03 peças de trolley ponte rolante para 03 ton. Unimaq")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265569", "140")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265569", " Lote com: Aproximadamente 576 peças de inox - flange, conexões, curvas e outros")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265566", "141")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265566", " Lote com: Aproximadamente 36 peças de talabarte duplo e 35 peças de cinto de segurança tipo paraquedista")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265575", "142")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265575", " Lote com: aproximadamente 40 purgadores usados e conexões para vapor. - valvula não inclusa ")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
-      <c r="F17" s="4" t="inlineStr">
-[...309 lines deleted...]
-      <c r="D27" s="4" t="inlineStr">
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265577", "143")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265577", " Lote com: Aproximadamente 70 peças de machos e brocas")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E27" s="5" t="inlineStr">
-[...68 lines deleted...]
-      <c r="F29" s="4" t="inlineStr">
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265547", "144")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265547", " Lote com: Aproximadamente 230 peças de conexões, terminais, cotovelos e outros.")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-[...153 lines deleted...]
-      <c r="F34" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265572", "145")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265572", " Lote com: Aproximadamente 67 peças de garfo para cilindro pneumático e 6 peças de clindro pneumatico ")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265565", "146")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265565", " Lote com: 01 jogo de chave catraca sata -01 jogo de chave catraca titanium -01 jogo de peças para fazer rosca ")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265576", "147")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265576", " Lote de peças de carbono diversas")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265574", "148")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265574", " Lote com: Aproximadamente 130 peças de conexão anteparo soldável em açoinox E024 ESV 10L71 parker ermeto")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265568", "149")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265568", " Lote com: Aproximadamente 140Kg de eletrodos de revestimento duro nicrosol 455 cr-b")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265557", "150")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265557", " Lote de válvulas e conexões diversas")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-[...153 lines deleted...]
-      <c r="F39" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266562", "151")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266562", "Lote com: Filtros, secadores, manômetro, carvão, cooler, Etc.")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-[...1310 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267485", "152")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267485", "Lote com: aprox. 15 servos de embreagem- diversos; 07 válvulas pedal- diversos")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>