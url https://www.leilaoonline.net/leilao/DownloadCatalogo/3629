--- v0 (2025-11-10)
+++ v1 (2026-05-14)
@@ -269,3803 +269,3331 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264648", "000")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264648", "CICLOMOTOR GARELLI ORIGINAL ANTIGA ANO 1979 PLACA AMARELA, FUNCIONANDO, SEM DOC. RELÍQUIA P/ COLECIONADORES, VEIC. ORNAMENTAL P/ EVENTOS DE ANTIGUIDADES.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264945", "001")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264945", " LOTE CONTENDO FERRAMENTAS  ACESSÓRIOS E TINTA EPOXI. (F-01)")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264944", "002")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264944", " LOTE CONTENDO FERRAMENTAS  ACESSÓRIOS.(F-02)")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264947", "003")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264947", " LOTE CONTENDO FERRAMENTAS, SENDO 32 UNIDADES DE ARCOS DE SERRINHAS DE MÃO, DIVERSAS MARCAS E MODELOS.(F-03)")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264946", "004")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264946", " LOTE CONTENDO FERRAMENTAS, MARTELOS E SERROTES.(F-04)")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264948", "005")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264948", " LOTE CONTENDO 06 JOGOS COMPLETOS  DE TAPETES CARPETE AUTOMOTIVOS DIVERSAS MARCAS E MODELOS,( SEM USO) TODOS JOGOS ESTÃO LACRADOS.(F-05)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264949", "006")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264949", " LOTE CONTENDO KITs DE EQUIPAMENTOS EPI, SENDO CINTOS DE SEGURANÇA P/ ALTURAS BOTINAS E CAPACETES, CONFORME FOTOS.(F-06)")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265449", "007")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265449", "LOTE CONTENDO APROX 20 UNIDADES, SENDO; JOGOS , BRINQUEDOS E QUEBRA CABEÇA, DIVERSAS MARCAS E MODELOS, SEM TESTE E CONFERÊNCIA P/ REPAROS, CONFORME.(F-10)")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266351", "008")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266351", " LOTE CONTENDO 50 CADEIRAS EM CORINO COR PRETA, DIVERSOS MODELOS CONFORME FOTOS E VÍDEO.")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265451", "009")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265451", "LOTE CONTENDO APROX 20 UNIDADES, SENDO; JOGOS , BRINQUEDOS E QUEBRA CABEÇA, JOGO DE MEMÓRIA E OUTROS DIVERSAS MARCAS E MODELOS, SEM TESTE E CONFERÊNCIA P/ REPAROS, CONFORME FOTOS..(F-11).")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264950", "010")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264950", " LOTE CONTENDO 25 UNIDADES DE MARTELOS P/ CARPINTEIRO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264954", "011")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264954", " LOTE CONTENDO 15 UNIDADES DE MARRETAS DE 3 KG")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264955", "012")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264955", " LOTE CONTENDO 20 UNIDADES DE SERROTES DIVERSOS TAMANHOS ,MARCAS E MODELOS, CONFORME FOTOS. (F07).")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264959", "013")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264959", " LOTE CONTENDO 10 UNIDADES DE MARRETAS DE 5 KG")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264956", "014")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264956", " LOTE CONTENDO FERRAMENTAS, SENDO 32 UNIDADES DE ARCOS DE SERRINHAS DE MÃO, DIVERSAS MARCAS E MODELOS, CONFORME FOTOS.(F-08)")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264957", "015")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264957", " LOTE CONTENDO 25 UNIDADES DE MÁSCARAS SEMI FACIAL ( SEM USO) NA CAIXA")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264958", "016")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264958", " LOTE CONTENDO 02 JOGOS DE EQUIPAMENTOS DE SEGURANÇA ANTE CHAMAS / ALTA TENSÃO SENDO;CAPUZ ARCO ELÉTRICO RISCO 4 ANTE CHAMAS / ALTA TENSÃO.MACACÃO E BOTINAS CONFORME FOTOS. ( F-09)")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264960", "017")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264960", " LOTE CONTENDO 25 UNIDADES DE MARTELO BOLA.")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264961", "018")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264961", " [ VÍDEO ] LOTE CONTENDO EQUIPAMENTOS DIVERSOS, SENDO;01- MACACO CHICÃO CAPACIDADE 10 TONELADAS.01- TIFOR 03- ROLDANAS C/ GANCHO, CONFORME FOTOS E VIDEO.")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264963", "019")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264963", " LOTE CONTENDO 25 UNIDADES DE MARRETAS DE 2 KG")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A15" s="5" t="inlineStr">
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264962", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264962", " LOTE CONTENDO 15 UNIDADES DE MARRETAS DE 3 KG")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264965", "023")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264965", " LOTE CONTENDO 10 UNIDADES DE MARRETAS DE 5 KG")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264967", "024")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264967", " LOTE CONTENDO 25 UNIDADES DE MÁSCARAS SEMI FACIAL ( SEM USO) NA CAIXA")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264969", "025")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264969", " LOTE CONTENDO 25 UNIDADES DE MARTELO BOLA.")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264968", "026")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264968", " LOTE CONTENDO 25 UNIDADES DE MARRETAS DE 2 KG")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264970", "027")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264970", " LOTE CONTENDO 15 UNIDADES DE MARRETAS DE 3 KG")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264971", "028")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264971", " LOTE CONTENDO 10 UNIDADES DE MARRETAS DE 5 KG")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264973", "029")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264973", " LOTE CONTENDO 25 UNIDADES DE MÁSCARAS SEMI FACIAL ( SEM USO) NA CAIXA")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264972", "030")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264972", " LOTE CONTENDO 25 UNIDADES DE MARTELO BOLA.")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264975", "031")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264975", " LOTE CONTENDO 25 UNIDADES DE MARRETAS DE 2 KG")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264974", "032")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264974", " LOTE CONTENDO 15 UNIDADES DE MARRETAS DE 3 KG")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264976", "033")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264976", " LOTE CONTENDO 10 UNIDADES DE MARRETAS DE 5 KG")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264977", "034")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264977", " LOTE CONTENDO 25 UNIDADES DE MÁSCARAS SEMI FACIAL ( SEM USO) NA CAIXA")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264978", "035")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264978", " LOTE CONTENDO 25 UNIDADES DE MARTELO BOLA.")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264979", "036")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264979", " LOTE CONTENDO 25 UNIDADES DE MARRETAS DE 2 KG")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264980", "037")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264980", " LOTE CONTENDO 15 UNIDADES DE MARRETAS DE 3 KG")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264981", "038")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264981", " LOTE CONTENDO 10 UNIDADES DE MARRETAS DE 5 KG")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264982", "039")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264982", " LOTE CONTENDO 25 UNIDADES DE MÁSCARAS SEMI FACIAL ( SEM USO) NA CAIXA")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264951", "040")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264951", " LOTE CONTENDO 25 UNIDADES DE MARTELO BOLA.")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264640", "041")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264640", " CILINDRO C/ CABEÇOTE E PISTÃO DE YAMAHA DT-200, CONFORME FOTOS")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264953", "042")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264953", " LOTE CONTENDO 25 UNIDADES DE MARRETAS DE 2 KG")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264633", "043")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264633", "[ VÍDEO ] LOTE CONTENDO DIVERSOS ÍTENS P/ CENÁRIOS DE FESTA INFANTIL E ENFEITE DE DIVERSOS AMBIENTES EM GERAL.")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264636", "045")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264636", "[ VÍDEOS ] PRATELEIRA / EXPOSITORA C/ BARRIL DISTRIBUIDOS EM 04 MÓDULOS FRONTAIS")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266347", "046")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266347", " LOTE CONTENDO EQUIPAMENTOS DE SEGURANÇA E USO EM SERVIÇOS DE, SOLDAS  / USINAGENS (F-12)")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266346", "047")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266346", " LOTE CONTENDO EQUIPAMENTOS DE SEGURANÇA E USO EM SERVIÇOS DE, SOLDAS  / USINAGENS, SENDO (F-13)")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266348", "048")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266348", " LOTE CONTENDO EQUIPAMENTOS DE SEGURANÇA EM ALTURAS (F-14)")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266350", "049")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266350", " LOTE CONTENDO EQUIPAMENTOS DE SEGURANÇA E USO EM SERVIÇOS DE, SOLDAS  / USINAGENS (F-15)")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266349", "050")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266349", " LOTE CONTENDO LATAS DE TINTA EPÓXI, MARCAS WAG E RENNER, SELADOR SIKAFLEX, SPRAY REVELADOR, FLUIDO QUIMATIC. CONFORME FOTOS. (F-16).")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264952", "051")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264952", " LOTE CONTENDO 25 UNIDADES DE MARTELOS P/ CARPINTEIRO")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266353", "052")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266353", " LOTE CONTENDO: 03- TIFORS; 01- GANCHO MOITÃO 12 TONELADAS; 02- GANCHOS DUPLOS MOITÃO MENORES")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266352", "053")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266352", " LOTE CONTENDO 100 UNIDADES DE MARTELOS BOLA CABOS DE MADEIRA, DIVERSOS TAMANHOS.")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266354", "054")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266354", " LOTE CONTENDO 100 UNIDADES DE MARRETAS CABOS DE MADEIRA DE 01 E 02 QUILOS.")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266355", "055")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266355", " LOTE CONTENDO 100 UNIDADES DE MARTELOS BOLA CABOS DE MADEIRA, DIVERSOS TAMANHOS.")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266359", "056")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266359", " LOTE CONTENDO 100 UNIDADES DE MARRETAS CABOS DE MADEIRA DE 01 E 02 QUILOS.")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266356", "057")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266356", " LOTE CONTENDO 100 UNIDADES DE MARTELOS BOLA CABOS DE MADEIRA, DIVERSOS TAMANHOS.")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266358", "059")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266358", " LOTE CONTENDO 100 UNIDADES DE MARTELOS BOLA CABOS DE MADEIRA, DIVERSOS TAMANHOS.")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266357", "060")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266357", " 02- CAIXAS C/ DIVERSOS  BRINQUEDOS, E PARTES SEM TESTE DE FUNCIONAMENTO,  P/ REPAROS, CONFORME FOTOS (F-17 e F-18).")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266360", "062")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266360", " 01- CAIXA C/ DIVERSOS  BRINQUEDOS, E PARTES SEM TESTE DE FUNCIONAMENTO,  P/ REPAROS, CONFORME FOTOS (F-19).")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B15" s="4" t="inlineStr">
-[...132 lines deleted...]
-      <c r="C19" s="4" t="inlineStr">
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266361", "064")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266361", "02- CAIXAS CONTENDO JOGOS  QUEBRA CABEÇA E PARTES SEM TESTE E CONFERÊNCIA P/ REPAROS, CONFORME FOTOS. (F-20) E (F-21)")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266362", "066")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266362", " 02- CAIXAS C/ DIVERSOS  BRINQUEDOS, E PARTES SEM TESTE DE FUNCIONAMENTO,  P/ REPAROS, CONFORME FOTOS (F-22) e (F-23).")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D19" s="4" t="inlineStr">
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264631", "086")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264631", "250 UNIDADES DE COFRINHOS DE PLÁSTICO INJETADO, SENDO MODELOS:  PORQUINHOS, COELHINHOS, CARRINHO FUSCA E BOLINHAS DE FUTEBOL, ( SEM USO).")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264943", "087")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264943", " LOTE C/ 50 UNIDADES DE GARRAFAS DE ÁGUA C/ TAMPA , PARA GELADEIRA CAPACIDADE 2 LITROS, DIVERSAS CORES, ( SEM USO) CONFORME FOTOS.")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264641", "088")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264641", " 01- CRISTALEIRA CONTENDO DIVERSOS BRINQUEDOS ANTIGOS DA DÉCADA DE 1980 /90 . ENTRE ELES, O "FURACÃO" DA ESTRELA, 02 "ROBÔ PERCIVAL",  CAIXAS DE MÚSICA E OUTROS, CONFORME FOTOS.")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E19" s="5" t="inlineStr">
-[...85 lines deleted...]
-      <c r="C22" s="4" t="inlineStr">
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264942", "089")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264942", " LOTE C/ 50 UNIDADES DE GARRAFAS DE ÁGUA C/ TAMPA , PARA GELADEIRA CAPACIDADE 2 LITROS, DIVERSAS CORES, ( SEM USO) CONFORME FOTOS.")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264634", "090")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264634", "LOTE CONTENDO  PEÇAS DE HARLEY DAVIDSON")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264667", "091")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264667", " LOTE C/ 20 GARRAFAS DE CACHAÇA/ BANANA")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264643", "092")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264643", " LOTE CONTENDO 100 UNIDADES DE FRASCO DE COQUETEL DE VODKA DIVERSOS SABORES; LIMÃO, PÊSSEGO, MARACUJÁ, MENTA, MORANGO , CANELINHA")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264627", "093")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264627", "250 UNIDADES DE COFRINHOS DE PLÁSTICO INJETADO, SENDO MODELOS:  PORQUINHOS, COELHINHOS, CARRINHO FUSCA E BOLINHAS DE FUTEBOL, ( SEM USO).")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264624", "094")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264624", " Lote Contendo 05 Cintos de Segurança em Alturas Tipo Paraquedista.")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264629", "095")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264629", "250 UNIDADES DE COFRINHOS DE PLÁSTICO INJETADO, SENDO MODELOS:  PORQUINHOS, COELHINHOS, CARRINHO FUSCA E BOLINHAS DE FUTEBOL, ( SEM USO).")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264622", "096")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264622", " 01- Travaquedas Retrátil Athenas de 10 metros em Cabo de Aço")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264626", "097")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264626", " LOTE C/ 30 UNIDADES DE PORTA RETRATOS DE TIMES FUTEBOL PAULISTA ( SÃO PAULO, PALMEIRAS E SANTOS) EM ALUMÍNIO, PRODUTO OFICIAL LICENCIADO C/ SELO HOLOGRÁFICO DE ORIGINALIDADE, ( SEM USO, NA CAIXA).")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264669", "098")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264669", " LOTE C/ 20 GARRAFAS DE CACHAÇA/ BANANA")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264630", "099")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264630", " LOTE C/ 30 UNIDADES DE PORTA RETRATOS DE TIMES FUTEBOL PAULISTA ( SÃO PAULO, PALMEIRAS E SANTOS) EM ALUMÍNIO, PRODUTO OFICIAL LICENCIADO C/ SELO HOLOGRÁFICO DE ORIGINALIDADE, ( SEM USO, NA CAIXA).")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264628", "101")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264628", " LOTE C/ 30 UNIDADES DE PORTA RETRATOS DE TIMES FUTEBOL PAULISTA ( SÃO PAULO, PALMEIRAS E SANTOS) EM ALUMÍNIO, PRODUTO OFICIAL LICENCIADO C/ SELO HOLOGRÁFICO DE ORIGINALIDADE, ( SEM USO, NA CAIXA).")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264664", "103")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264664", " LOTE CONTENDO APROX. 200 CÉDULAS ANTIGAS, ORIGINAIS,  SELECIONADAS E ÓTIMO ESTADO DE CONSERVAÇÃO, TODAS NACIONAIS DE DIVERSAS ÉPOCAS. ( CORRETAMENTE ARMAZENADAS PARA GARANTIA DE SUA QUALIDADE). CONFORME FOTOS.")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D22" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="C24" s="4" t="inlineStr">
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264662", "105")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264662", " LOTE CONTENDO APROX. 200 CÉDULAS ANTIGAS, ORIGINAIS,  SELECIONADAS E ÓTIMO ESTADO DE CONSERVAÇÃO, TODAS NACIONAIS DE DIVERSAS ÉPOCAS. ( CORRETAMENTE ARMAZENADAS PARA GARANTIA DE SUA QUALIDADE). CONFORME FOTOS.")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264663", "107")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264663", " LOTE CONTENDO APROX. 200 CÉDULAS ANTIGAS, ORIGINAIS,  SELECIONADAS E ÓTIMO ESTADO DE CONSERVAÇÃO, TODAS NACIONAIS DE DIVERSAS ÉPOCAS. ( CORRETAMENTE ARMAZENADAS PARA GARANTIA DE SUA QUALIDADE). CONFORME FOTOS.")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D24" s="4" t="inlineStr">
-[...127 lines deleted...]
-      <c r="D28" s="4" t="inlineStr">
+      <c r="D88" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E28" s="5" t="inlineStr">
-[...53 lines deleted...]
-      <c r="C30" s="4" t="inlineStr">
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265452", "108")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265452", " LOTE CONTENDO 20 GARRAFAS DE VODKA,  1 LITRO CADA.")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264632", "109")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264632", " LOTE C/ 100 UNIDADES DE BONECOS  "MONSTRO DA ANUIDADE" DA ESTRELA, 20 CENTÍMETROS,  MARCA ESTRELA ORIGINAL, DE  ESTOQUE ANTIGO DE ÉPOCA RARIDADE  P/ COLECIONADORES ( SEM USO, NA EMBALAGEM).")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264658", "110")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264658", " LOTE CONTENDO 20 GARRAFAS DE CACHAÇA DE ALAMBIQUE ARTESANAL.")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265453", "111")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265453", " LOTE CONTENDO 20 GARRAFAS DE VODKA,  1 LITRO CADA.")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264656", "112")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264656", " LOTE CONTENDO 20 GARRAFAS DE CACHAÇA DE ALAMBIQUE ARTESANAL.")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265455", "113")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265455", " LOTE CONTENDO 20 GARRAFAS DE VODKA,  1 LITRO CADA.")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265454", "114")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265454", " LOTE CONTENDO 20 GARRAFAS DE VODKA,  1 LITRO CADA.")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264661", "115")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264661", " LOTE CONTENDO 20 GARRAFAS DE CACHAÇA DE ALAMBIQUE ARTESANAL.")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265456", "116")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265456", " LOTE CONTENDO 20 GARRAFAS DE VODKA,  1 LITRO CADA.")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264655", "117")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264655", " LOTE CONTENDO 20 GARRAFAS DE CACHAÇA DE ALAMBIQUE ARTESANAL.")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265457", "118")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265457", " LOTE CONTENDO 15 GARRAFAS PET 02 LITROS CADA DE  CACHAÇA / CARVALHO")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264646", "119")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264646", " Lote  Contendo 60 Unidades de Braceletes de metal Dourado, conforme fotos.( C-05)")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264654", "120")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264654", " LOTE CONTENDO 20 GARRAFAS DE CACHAÇA PRATA DE ALAMBIQUE ARTESANAL.")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265687", "121")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265687", " LOTE CONTENDO 15 GARRAFAS PET 02 LITROS CADA DE  CACHAÇA / CARVALHO")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264645", "122")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264645", " Lote  Contendo 60 Unidades de Braceletes de metal Dourado, conforme fotos.( C-05)")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265688", "123")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265688", " LOTE CONTENDO 15 GARRAFAS PET 02 LITROS CADA DE  CACHAÇA / CARVALHO")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264660", "124")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264660", " LOTE CONTENDO 20 GARRAFAS DE CACHAÇA PRATA DE ALAMBIQUE ARTESANAL.")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264649", "125")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264649", " LOTE CONTENDO 180  KITS DE BATRA FANCY BINDI INDIANO, FINE TOUCH EXCLUSIVE, VÁRIOS MODELOS, ( SEM USO). CONFORME FOTOS.")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264657", "126")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264657", " LOTE CONTENDO 20 GARRAFAS DE CACHAÇA PRATA DE ALAMBIQUE ARTESANAL.")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264650", "127")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264650", " LOTE CONTENDO 180  KITS DE BATRA FANCY BINDI INDIANO, FINE TOUCH EXCLUSIVE, VÁRIOS MODELOS, ( SEM USO). CONFORME FOTOS.")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264653", "128")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264653", " LOTE CONTENDO APROX. 200 CÉDULAS ANTIGAS, ORIGINAIS,  SELECIONADAS E ÓTIMO ESTADO DE CONSERVAÇÃO, TODAS NACIONAIS DE DIVERSAS ÉPOCAS. ( CORRETAMENTE ARMAZENADAS PARA GARANTIA DE SUA QUALIDADE). CONFORME FOTOS.")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264652", "129")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264652", " LOTE CONTENDO APROX. 200 CÉDULAS ANTIGAS, ORIGINAIS,  SELECIONADAS E ÓTIMO ESTADO DE CONSERVAÇÃO, TODAS NACIONAIS DE DIVERSAS ÉPOCAS. ( CORRETAMENTE ARMAZENADAS PARA GARANTIA DE SUA QUALIDADE). CONFORME FOTOS.")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264651", "130")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264651", " LOTE CONTENDO APROX. 200 CÉDULAS ANTIGAS, ORIGINAIS,  SELECIONADAS E ÓTIMO ESTADO DE CONSERVAÇÃO, TODAS NACIONAIS DE DIVERSAS ÉPOCAS. ( CORRETAMENTE ARMAZENADAS PARA GARANTIA DE SUA QUALIDADE). CONFORME FOTOS.")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D30" s="4" t="inlineStr">
-[...31 lines deleted...]
-      <c r="D31" s="4" t="inlineStr">
+      <c r="D111" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E31" s="5" t="inlineStr">
-[...1631 lines deleted...]
-      <c r="E82" s="5" t="inlineStr">
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264659", "131")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264659", " LOTE CONTENDO 20 GARRAFAS DE CACHAÇA PRATA DE ALAMBIQUE ARTESANAL.")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264670", "132")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264670", " LOTE C/ 20 GARRAFAS DE CACHAÇA/ BANANA")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264616", "133")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264616", " Lote  Contendo 60 Unidades de Braceletes de metal Dourado, conforme fotos.( C-05)")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
-      <c r="F82" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="E84" s="5" t="inlineStr">
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265689", "134")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265689", " LOTE CONTENDO 15 GARRAFAS PET 02 LITROS CADA DE  CACHAÇA / CARVALHO")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264637", "135")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264637", " Lote Contendo 05 Cintos de Segurança em Alturas Tipo Paraquedista Torino Light e outros .")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264644", "137")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264644", " Lote  Contendo 110 Itens, sendo;  Braceletes, Presilhas de de cabelo (metal) e Tiras de cabelos. conforme fotos.( C-06)")</f>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
-      <c r="F84" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E85" s="5" t="inlineStr">
+      <c r="F117" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264638", "139")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264638", " LOTE DE ACESSÓRIOS P/ MOTOCICLETA HONDA SHADOW")</f>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264639", "141")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264639", " Lote Contendo 05 Cintos de Segurança em Alturas Tipo Paraquedista Torino Light e outros .")</f>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265690", "142")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265690", " LOTE CONTENDO 15 GARRAFAS PET 02 LITROS CADA DE  CACHAÇA / CARVALHO")</f>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264618", "143")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264618", " Lote  Contendo 20 Controles Diversos marcas e modelos, conforme fotos.( C-08)")</f>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264668", "145")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264668", " LOTE C/ 20 GARRAFAS DE CACHAÇA/ BANANA")</f>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264647", "147")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264647", " Lote  Contendo 50 Frascos de Cola, de diversos tamanhos, ( C-09)")</f>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
-      <c r="F85" s="4" t="inlineStr">
-[...1214 lines deleted...]
-      </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-      <c r="A124" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264666", "149")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264666", " LOTE C/ 20 GARRAFAS DE CACHAÇA/ BANANA")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-      <c r="A125" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264623", "151")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264623", " Lote C/20 Garrafas de CACHAÇA YPIÓCA LEMON  ( limão) 1L Cada. (CACHAÇA DE COLEÇÃO).")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
-      <c r="A126" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264625", "153")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264625", " Lote Contendo 05 Cintos de Segurança em Alturas Tipo Paraquedista.")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264621", "155")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264621", " 01- Travaquedas Retrátil Athenas de 10 metros em Cabo de Aço")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264620", "157")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/264620", " 01- Travaquedas Retrátil Athenas de 10 metros em Cabo de Aço")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>