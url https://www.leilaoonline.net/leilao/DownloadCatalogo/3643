--- v0 (2026-02-07)
+++ v1 (2026-05-14)
@@ -269,923 +269,811 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265591", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265591", " Lote com: 04 cadeiras Allegra")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265589", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265589", " Lote com: 04 cadeiras Allegra")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265583", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265583", " Lote com: 03 cadeiras e 02 banquetas em alumínio")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265592", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265592", " Lote com: 12 assentos de cadeira ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265582", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265582", " Lote com: 04 cadeiras Royal Policarbonato")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265584", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265584", " Lote com: 04 banquetas em alumínio")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265600", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265600", " Lote com: 03 cadeiras Allegra e 01 eiffel")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265596", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265596", " Lote com: 04 cadeiras Eiffel - cristal policarbonato ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265599", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265599", " Lote com: 04 cadeiras Eiffel coloridas")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265586", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265586", " Lote com: 03 banquetas altas e 02 cadeiras ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265588", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265588", " Lote com: 02 cadeiras e 01 banqueta Web")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265605", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265605", " Conjunto Bambu - 03 peças")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265597", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265597", " Mesa pés de aço - 90cm")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265593", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265593", " Mesa pés de aço - 90cm")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265590", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265590", " Lote com: 02 armários altos de aço")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265595", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265595", " Lote com: 02 bancos Cacos Desmobilia ")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265594", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265594", " Lote com: 02 bancos Cacos Desmobilia ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265581", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265581", " Lote com: 02 bancos Cacos Desmobilia ")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265603", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265603", " Ar condicionado 60.000 Btus - Funcionando")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265579", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265579", " Geladeira Electrolux 598 litros inverse (sem uso)")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...110 lines deleted...]
-      <c r="E14" s="5" t="inlineStr">
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265602", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265602", " Forno combinado com micro-ondas Tecno TK44 - Funcionando")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265587", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265587", " Cadeira Gamer")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265580", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265580", " Cadeira Gamer")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265598", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265598", " Lote com: 02 switchs Firebox watch guard")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F14" s="4" t="inlineStr">
-[...90 lines deleted...]
-      <c r="E17" s="5" t="inlineStr">
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265604", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265604", " Lote com: 04 Switchs")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F17" s="4" t="inlineStr">
-[...282 lines deleted...]
-      <c r="E26" s="5" t="inlineStr">
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265585", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265585", " Lote com: 04 Switchs")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F26" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E27" s="5" t="inlineStr">
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265601", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265601", " Lote com: 03 Switchs")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F27" s="4" t="inlineStr">
-[...318 lines deleted...]
-      </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265606", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265606", " Lote com: 03 Switchs, 01 HD externo, 07 telefones")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>