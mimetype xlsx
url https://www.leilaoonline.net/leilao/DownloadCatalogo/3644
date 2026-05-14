--- v0 (2025-11-13)
+++ v1 (2026-05-14)
@@ -269,2363 +269,2071 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265615", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265615", " Lote com: 24 unidades de Latas de Oleo para motores a jato - Mobil Jet - Mobil Jet Oil IIProteção contra desgaste, corrosão e deposito - Estabilidade - Viscosidede: Alta/Baixa temperatura - Marca: Mobil")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265614", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265614", " Lote com: 24 unidades de Latas de Oleo para motores a jato - Mobil Jet - Mobil Jet Oil IIProteção contra desgaste, corrosão e deposito - Estabilidade - Viscosidede: Alta/Baixa temperatura - Marca: Mobil")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265616", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265616", " Mitsubishi Lancer 2.0 16v Gasolina Automatico 2013/2014 - FUNCIONANDO. Cor: Branco - manual do carro e chave reserva. Documento em 15 dias uteis  - IPVA por conta do comprador")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>43.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265623", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265623", " Ford Ecosport  Storm 4WM 2.0 Direct  - Automatico - Flex - Cor : Branco - 2020/2021 - FUNCIONANDO. Documento em 15 dias uteis  - IPVA por conta do comprador")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>65.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265617", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265617", " Capacete Astro GT800. Viseira dupla ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265626", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265626", " Par de Patins Marca: PowersLide Quads - MelRose Ocher 940510 - Nº36")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265621", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265621", " Duas tabuas de resgate com acessorios")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265634", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265634", " Lote com: 2.000 unidades de Botão  para Spray Marca: SUMMIT com atuador para bloqueio de onda - Cor VERMELHO. Material sem uso. Na caixa original")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265627", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265627", " Lote com: 2.000 unidades de Botão  para Spray Marca: SUMMIT com atuador para bloqueio de onda - Cor: ROSA. Material sem uso. Na caixa original")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265637", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265637", " Lote com: 3.000 unidades de Conjunto de tampa e valvula para aerosol  Marca: Summit com botão de atuador com trava. Cor vermelha - Material sem uso - Na caixa original")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265622", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265622", " Lote com: 04 unid. Luminaria Externa 250/400w  - Luminarias para areas externas, ambientes amplos. Com base relé -Material sem uso")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265631", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265631", " Lote com: 04 unidades de Luminaria Externa 250/400w  - Luminarias para areas externas, ambientes amplos. Com base relé -Material sem uso.")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265620", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265620", " Giro-Flex ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265625", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265625", " Giro-Flex")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265629", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265629", " Lote com: 02 unid. Morsa para tubos - Tamanho Nº.: 2 - Sem uso.")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265628", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265628", " Lote com: 03 unid. Desempeno de bancada  - Medida: 18cm x 37 cm")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265632", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265632", " Peneira molecular - Marca:  Pingxiang Petrochemical Packing -  Material Sem uso - Tambor 153 Kg")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265644", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265644", " Lote com: 04 tambores de Peneira molecular - Marca:  Pingxiang Petrochemical Packing -  Material Sem uso - Tambor 153 Kg")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>6.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265630", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265630", " Maquina de fusão de fibra otica Marca: JILONG - Modelo: KL195 - Com maleta e bateria ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265642", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265642", " Maquina de fusão de fibra otica Marca: JILONG - Modelo: KL280 - Com maleta e bateria")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265636", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265636", " Maquina de fusão de fibra otica Marca: Sumitomo - Modelo: Type 25 - Com maleta e bateria")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265635", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265635", " Maquina de fusão de fibra otica Marca: JILONG - Modelo: KL195 - Com maleta e bateria")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265645", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265645", " Maquina de fusão de fibra otica Marca: JILONG - Modelo: KL195 - Com maleta e bateria")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265638", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265638", " Maquina de fusão de fibra otica Marca: Sumitomo - Modelo: Type 39 - Com maleta  - Sem bateria")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265633", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265633", " Lote com: 05 rolos de Conduite  espiral -  cor: laranja - Rolo de 100 metros - Medida: 3/8 - Material sem uso")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265640", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265640", " Lote com: 10 rolos. Conduite  espiral -  cor: laranja - Rolo de 100 metros - Medida: 3/8 - Material sem uso")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265643", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265643", " Lote com: 100 unid. Degrau para cabos - medida: 35mm x 315mm")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265641", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265641", " Lote com: 10 unid. Localizador por satelite  ")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265639", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265639", " Lote com: 150 unid. Malotes - Bolsas de lona  reforçada com trava - Cores surtidas  - No estado")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265647", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265647", " Lote com: 300 unid. Malotes - Bolsas de lona  reforçada com trava - Cores surtidas  - No estado")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265646", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265646", " Lote com: 1500 unid. Malotes - Bolsas de lona  reforçada com trava - Cores surtidas  - No estado")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265652", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265652", " Lote com: 10 unid. Torre CPU - ")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265659", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265659", " Lote com: 05 unid. Monitores  - varias marcas e modelos ")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265680", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265680", " Lote com: 05 unid. Monitores  - varias marcas e modelos ")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265653", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265653", " Lote com: 39 unid. Teclados para computador. ")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265684", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265684", " Lote com: 10 unid. Cintos de segurança para trabalhos em altura - Modelo: paraquedista simpesSucata por estar fora da validade")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265654", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265654", " Lote com: 05 unid. Cintos de segurança para trabalhos em altura - Modelo completo com talabartSucata por estar fora da validade")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265648", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265648", " Lote com: 05 unid. Cintos de segurança para trabalhos em altura - Modelo completo com talabartSucata por estar fora da validade")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265686", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265686", " Lote com: 1.000 unid. Microtransponder - Marca: Ruggedised - Mod.:  Id 103 - Tamanho: 3mm x 13mmmaterial sem uso")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265655", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265655", " Bisturis para oftalmologia - Marca: bvi Beaver Visitec Mod: 374891 - 373727 - 373722 - material sem uso vendido como sucata por estar fora da validade- 10 caixas com 10 unidades em cada caixa.")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265673", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265673", " Bisturis para oftalmologia - Marca: bvi Beaver Visitec Mod: 378235 - 378224 - 378222-  Material sem uso vendido como sucata por estar fora da validade. 06 caixas com 10 unidades em cada caixa.")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265649", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265649", " Lote de peças de acabamento para calha eletrica  Marca: Tramontina")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265676", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265676", " Forno refratario - Marca: Brasimet - Mod.:K400 - Até 1300ºMedida interna: 430x600mm")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265675", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265675", " Lote com: 03 unid. Placa de arrastro para torno Romi S20 ou similar")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265683", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265683", " Lote com: 500kg de Master - Cores diversas - Marcas: Poly One, Agilcor, Daicolor, etc Obs.: Data de validade expirada")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265663", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265663", " Mangueira de sucção de 3" polegdas x 10 metros - Reforçada - Material sem uso")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265672", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265672", " Lote com: 100 unid. Grampo de suspensão - Material sem uso  - Material eletrico ")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265650", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265650", " Lote com: 100 unid. Grampo de suspensão - Material sem uso  - Material eletrico ")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265662", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265662", " Lote com: 500 unid. Fecho de aço inox  - material sem uso")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265677", "050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265677", " Lote com: 200 unid. Anel guia - material sem uso")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265669", "051")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265669", " Lote com: 300 Kg. De Raspa de borracha")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265651", "052")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265651", " Lote com: 02 unid. Transformador Bi-partido ")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265657", "053")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265657", " Lote com: 12 peças de Bloco Spliter BSTS de 20 pares com terra - Marca: 3M")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265624", "054")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265624", " Lote com: 05 unid. De Antena Banda Ku 75 Cm - Marca Svec. Antena Receptora DTH 75cm")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265681", "055")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265681", " Lote com: 05 unid. De Antena Banda Ku 75 Cm - Marca Svec. Antena Receptora DTH 75cm")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265679", "056")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265679", " Lote com: 02 unid. Relogio comparador ")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265660", "057")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265660", " Lote com: 02 Peças para empilhadeira TOYOTA - Torre e contra-peso")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265664", "058")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265664", " Lote com: 29 unid. Telefones usados ")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265667", "059")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265667", " Lote com: 09 unid. Mesas diversas")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...90 lines deleted...]
-      <c r="E15" s="5" t="inlineStr">
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265618", "060")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265618", " Estabilizador  40 KVA - Para peças")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265668", "061")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265668", " Estabilizador  30 KVA - Para peças")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265666", "062")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265666", " Conjunto para dobrar tubos - Conjunto com 3 peças")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>550,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265678", "063")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265678", " Lote com: 02 unid. Conjunto para dobrar tubos - Conjunto com 3 peças")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265674", "064")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265674", " Lote com: 04 unid. Cartucho de Torner - Marca Samsung - sem uso, na caixa, porem fora da validade (sucata)")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265682", "065")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265682", " Estabilizador Robot")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265658", "066")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265658", " Lotes com transformadores pequenos")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265619", "067")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265619", " Lote com: 42 unid. Cordão de teste terra polar - Sem uso")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
-[...186 lines deleted...]
-      <c r="E21" s="5" t="inlineStr">
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265661", "068")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265661", " Lotes de celulares e baterias - No estado")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
-      <c r="F21" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E22" s="5" t="inlineStr">
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265670", "069")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265670", " Lote com: 135 unid de carregadores para celular antigos  ")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265685", "070")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265685", " Lote com: 380 unid. carregadores de celulares veicular")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
-      <c r="F22" s="4" t="inlineStr">
-[...90 lines deleted...]
-      <c r="E25" s="5" t="inlineStr">
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265665", "071")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265665", " Lote com: 07 unid. trena de chão  ")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
-      <c r="F25" s="4" t="inlineStr">
-[...634 lines deleted...]
-      <c r="E45" s="5" t="inlineStr">
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265671", "072")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265671", " Lote com: 20 unid. Gancho para bueiro")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
-      <c r="F45" s="4" t="inlineStr">
-[...1182 lines deleted...]
-      </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265656", "073")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265656", " Lote com: 49 unid. Cabo HDMI")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>