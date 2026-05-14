--- v0 (2025-10-11)
+++ v1 (2026-05-14)
@@ -269,8763 +269,7671 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268177", "1041")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268177", "APROXIMADAMENTE 100 TUBOS DE ALUMÍNIO - S/FR. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268134", "1042")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268134", "SUCATA DE TRATOR CASE. - FR13802096. - LOC. SANTA ELISA ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>77.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268136", "1044")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268136", "SUCATA DE TRATOR QUEIMADO. - S/FR. - LOC. SANTA ELISA ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268137", "1045")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268137", "02 CARRETAS. - FR14003562/FR14003546. - LOC. SANTA ELISA ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268138", "1046")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268138", "TRANSBORDO TASI 10500  E IMPLEMENTO. - FR7803009/FR14005040. - LOC. SANTA ELISA ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268139", "1047")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268139", "MOTOBOMBA. - FR14005063. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268140", "1048")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268140", "MOTOBOMBA. - FR14005041. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>14.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268141", "1049")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268141", "MOTOBOMBA. - FR14005059. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>13.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268142", "1050")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268142", "MOTOBOMBA. - FR8005037. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268143", "1051")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268143", "ROSCA SEM FIM. - FR0018. - LOC. SANTA ELISA ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268144", "1052")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268144", "TANQUE . - S/FR. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268145", "1053")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268145", "LOTE DE EQUIPAMENTOS INDUSTRIAIS. - FR009001/287696/287695. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>6.250,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268146", "1054")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268146", "MESA INDUSTRIAL SANTAL. - PAT.009311. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>4.250,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268147", "1055")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268147", "SUCATA DE PNEUS. - S/FR. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268148", "1056")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268148", "02 CARRETAS E SUCATA DE CABINE DE COLHEDORA. - FR11003804. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>2.750,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268365", "1058")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268365", "CAMINHÃO MERCEDES BENZ ATEGO 2730K6X4CE; ANO 2017/2018; BRANCA;(SINISTRADO- SEM DIREITO A DOCUMENTAÇÃO). - FR188610. - LOC. GASA ")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>130.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268374", "1059")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268374", "CAMINHÃO MERCEDES BENZ AXOR 3344S 6X4; ANO 2014/2014; BRANCA. - FR362067. - LOC. GASA ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>72.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268367", "1060")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268367", "CAMINHÃO MERCEDES BENZ ATEGO 2730K6X4CE; ANO 2017/2018; BRANCA; (QUEIMADO). - ( SINISTRADO- SEM DIREITO A DOCUMENTAÇÃO). - FR188606. - LOC.GASA")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>62.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268379", "1065")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268379", "REBOQUE CAMAQ CPL; ANO 1994/1994; AZUL (VENDA SEM DIREITO A DOCUMENTAÇÃO). - FR121200. - LOC. GASA")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268381", "1066")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268381", "SUCATA TRATOR CASE MX 235; ANO 2014. - FR90998. - LOC. GASA")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>41.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268382", "1067")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268382", "SUCATA TRATOR CASE MX 235; ANO 2014. - FR90958. -  LOC. GASA")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>37.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268359", "1068")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268359", "CAMINHÃO VOLKSWAGEN 15.180 EURO3 WORKER; ANO 2010/2010; BRANCA. - FR88150. - LOC. GASA ")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>127.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268376", "1070")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268376", "CAMINHÃO VOLKSWAGEN 15.190 WORKER; ANO 2012/2013; BRANCA. - FR40223. - LOC. GASA")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>117</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>159.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268361", "1071")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268361", "REBOQUE TRUCK GALEGO BR; ANO 1996/1996; AZUL. - FR91100. - LOC. GASA ")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>23.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268426", "1072")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268426", "CAMINHÃO VOLKSWAGEN 15.180 EURO3 WORKER; ANO 2010/2010; BRANCA. - FR112247. - LOC. MUNDIAL")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>160.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268427", "1073")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268427", "TRATOR CASE MX 260 MAGNUM 4X4; ANO 2017. - FR91592. - LOC. MUNDIAL ")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>90.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268370", "1081")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268370", "CAMINHÃO VOLKSWAGEN 8.120;ANO 2000/2000; BRANCA. - FR173613. - LOC.UNIVALEM ")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>73.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268428", "1082")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268428", "TRATOR CASE MX 235 MAGNUM 4X4; ANO 2014. - FR81799. - LOC. UNIVALEM ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268433", "1083")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268433", "TRATOR CASE MX 260 MAGNUM ; ANO 2014. - FR163505. - LOC. UNIVALEM ")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268362", "1085")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268362", "COLHEDORA JOHN DEERE 3522. - FR188008. - LOC. GASA")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268360", "1086")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268360", "VEJA VÍDEO!!! TRATOR JOHN DEERE 7225J; ANO 2016. - FR100757. - LOC. GASA ")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>106.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268383", "1087")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268383", "VEJA VÍDEO!!! TRATOR JOHN DEERE 7225J; ANO 2012. - FR49553. - LOC. GASA ")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>120.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268861", "1089")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268861", "VEJA VÍDEO!!! TRATOR JOHN DEERE 7225J; ANO 2016. - FR100754. - LOC. GASA ")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>128.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268363", "1090")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268363", "DOLLY RODOFORT. - ANO 2008 - FR56910. - (VENDA SEM DOCUMENTO) - LOC. GASA")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>9.700,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268914", "1091")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268914", "VEJA VÍDEO!!! TRATOR JOHN DEERE 7225J; ANO 2016. - FR100755. - LOC. GASA ")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>124.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268937", "1092")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268937", "VEJA VÍDEO!!! TRATOR JOHN DEERE 7225J ; ANO 2016. - FR100752. - LOC. GASA ")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>134.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268436", "1093")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268436", "COLHEDORA JOHN DEERE 3522 2L ; ANO 2013. - FR188005. - LOC. GASA ")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268364", "1094")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268364", "REBOQUE FACCHINI RF CA; ANO 1998/1998; AZUL. - FR112642. - LOC. GASA ")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268408", "1095")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268408", "DOLLY GUERRA; ANO 2009. - FRFR88560. (VENDA SEM DOCUMENTO) - LOC. BENALCOOL")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>15.500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268391", "1096")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268391", "DESENLEIRADOR PALHA CARDEROLI; ANO 2014. - FR84680. - LOC. BENALCOOL ")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268389", "1097")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268389", "DESENLEIRADOR PALHA CARDEROLI; ANO 2014. - FR84681. - LOC. BENALCOOL")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268440", "1098")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268440", "DESENLEIRADOR PALHA CARDEROLI; ANO 2014.- FR84725. - LOC. BENALCOOL")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268404", "1099")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268404", "DESENLEIRADOR PALHA CARDEROLI; ANO 2014. - FR84691. - LOC.BENALCOOL")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266296", "1100")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266296", "ENXADA ROTATIVA. - FR134078. - LOC. BARRA ")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266325", "1101")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266325", " 2 ESTRUTURAS DE IMPLEMENTO. - FR103237. - LOC. BARRA ")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266297", "1102")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266297", " AGROMATÃO. - FR103240. - LOC. BARRA ")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266298", "1103")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266298", " AGROMATÃO. -FR57436. - LOC. BARRA")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>4.750,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266315", "1104")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266315", " AGROMATÃO. - FR103239. -LOC. BARRA")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>7.250,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266328", "1105")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266328", "TRATOR CASE PUMA 200; ANO 2016. - FR512041. - LOC. BARRA ")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>86.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266314", "1106")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266314", " APROXIMADAMENTE 47 UNDS. COMPUTADOR BD CBA 300013003. - S/FR. - LOC. BARRA ")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266322", "1107")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266322", "APROXIMADAMENTE 45 UNDS.COMBRAR QD COMPUTADOR BD MAG 300. - S/FR. - LOC. BARRA ")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269317", "1108")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269317", "CAMINHÃO VOLKSWAGEN 26.220 EURO3 WORKER; ANO 2010/2010; BRANCA; (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO); (TANQUE AÇO). - FR131206. - LOC. SERRA")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>119.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267812", "1109")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267812", " CAMINHÃO VOLKSWAGEN 26.220 EURO3 WORKER; ANO 2010/2010; BRANCA(C/ CAB. ABS (AUXILIAR). - FR10607. - LOC. SERRA ")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>128.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267793", "1110")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267793", " TRATOR BH 180; ANO 2013. - FR306743. - LOC. SERRA")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>130.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267797", "1111")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267797", " TRATOR CASE 260; ANO 2017. - FR31061. - LOC. SERRA ")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>85.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267808", "1113")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267808", " TRATOR CASE 235; ANO 2013. - FR360727 - LOC. SERRA ")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>62.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
-      <c r="A67" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267819", "1114")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267819", " TRATOR CASE 260; ANO 2017. - FR20289. - LOC. SERRA ")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>142.500,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
-      <c r="A68" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267795", "1115")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267795", "CARREGADEIRA SANTAL (S/ MOTOR E OUTROS). - FR360749. - LOC. SERRA ")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>124.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267800", "1116")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267800", "SUCATA CAMINHÃO MERCEDES BENZ AXOR GRUNNER; (QUEIMADO). - FR96593/FR98961. -  (VENDA SEM DOCUMENTO) - LOC. SERRA ")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>91.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
-      <c r="A70" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267810", "1117")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267810", " DOLLY. - FR121937. (VENDA SEM DOCUMENTO) - LOC. SERRA ")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>7.200,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267804", "1118")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267804", " DOLLY. - FR10272. - (VENDA SEM DOCUMENTO) - LOC. SERRA ")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
-      <c r="A72" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267824", "1119")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267824", " DOLLY. - FR121903. - (VENDA SEM DOCUMENTO) - LOC. SERRA ")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
-      <c r="A73" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267796", "1120")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267796", " 07 UNDS. DE COLUNAS E 13 PEÇAS/PARTES - COLUNA DESTILAÇÃO CODODISTIL 2,5X9,7M, E TROCADORES K PARA APARELHOS DESTILAÇÃO CAP. APROX. 135 M3/H DE VINHO E APROX. 162 M2 DE TROCA TÉRMICA. - S/FR. - LOC. SERRA ")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>90.500,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267820", "1122")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267820", " CAMINHÃO VOLKSWAGEN 13.180; ANO 2001/2001; BRANCA (BAÚ). - FR13001017. -  LOC. ZANIN")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>58.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
-      <c r="A75" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267798", "1124")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267798", " TRATOR CASE 260; ANO 2017. - FR20383. - LOC. ZANIN")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267821", "1125")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267821", "CARROCERIA COMBOIO GASCOM - FR361434. - LOC. ZANIN")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
           <t>20.500,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
-      <c r="A77" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267807", "1126")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267807", " TRATOR CASE 235; ANO 2014. - FR10763. - LOC. ZANIN")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
           <t>39.000,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
-      <c r="A78" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267829", "1127")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267829", "CARROCERIA GASCOM  TANQUE AÇO. - FR361867. - LOC. ZANIN")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267822", "1128")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267822", "TRATOR JOHN DEERE 7225J - ANO 2016 - FR115708. - LOC. BONFIM")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>137.000,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
-      <c r="A80" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267809", "1129")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267809", "TRATOR JOHN DEERE 7225J. - ANO 2016 - FR115695. - LOC. BONFIM ")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>110.000,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267803", "1130")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267803", "TRATOR JOHN DEERE 7225J. - ANO 2016 - FR115705. - LOC. BONFIM ")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>113.000,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267828", "1131")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267828", "TRATOR JOHN DEERE 7225J. - ANO 2016 - FR115690. - LOC. BONFIM ")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>103.000,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
-      <c r="A83" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267826", "1132")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267826", "TRATOR JOHN DEERE 7225J. - ANO 2016 - FR115703. - LOC. BONFIM ")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>95.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267818", "1133")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267818", "TRATOR JOHN DEERE 7225J . - ANO 2016 - FR115706. - LOC. BONFIM ")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>103.000,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
-      <c r="A85" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267827", "1134")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267827", "TRATOR JOHN DEERE 7225J. - ANO 2016 - FR115720. - LOC. BONFIM ")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>108.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267815", "1135")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267815", " TRATOR JOHN DEERE 7225J. - ANO 2016 - FR115692. - LOC. BONFIM ")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>101.000,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
-      <c r="A87" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269318", "1136")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269318", "CAMINHÃO VOLKSWAGEN 26.220 EURO3 WORKER; ANO 2011/2012; BRANCA; (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO); (VENDA SEM CARROCERIA). - FR360442. - LOC. BONFIM")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>144.000,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
-      <c r="A88" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267805", "1138")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267805", " PLANTADORA. - S/FR. - LOC. CONTINENTAL ")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267794", "1140")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267794", "REBOQUE RODOVIÁRIA; ANO 1985/1985; AZUL. - FR11004315 - LOC. CONTINENTAL")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
-      <c r="A90" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267799", "1141")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267799", " SEMI REBOQUE RANDONSP SRCA CA; ANO 2012/2012; AZUL. - FR10919. - LOC. CONTINENTAL ")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>64.000,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267817", "1142")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267817", "SEMI REBOQUE RANDONSP SRCA CA; ANO 2012/2012; AZUL. - FR10917. - LOC. CONTINENTAL ")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
-      <c r="A92" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267823", "1144")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267823", " SEMI REBOQUE RANDONSP SRCA CA; ANO 2012/2012; AZUL. - FR70386. - LOC. CONTINENTAL")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>66.000,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
-      <c r="A93" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267802", "1145")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267802", " SEMI REBOQUE RANDONSP SRCA CA; ANO 2012/2012; AZUL. - FR10925. - LOC. CONTINENTAL ")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>69.000,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267801", "1146")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267801", " SEMI REBOQUE RANDONSP SRCA CA; ANO 2012/2012; AZUL. - FR10926. - LOC. CONTINENTAL ")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
-      <c r="A95" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268939", "9018")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268939", "DISTRIBUIDOR SOLLUS 20.0 CHDT; ANO 2018. - FR45312. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>34.000,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268953", "10002")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268953", " SUBSOLADOR CANAVIEIRO STARA. - FR4445320. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268954", "10003")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268954", "SUBSOLADOR CANAVIEIRO STARA. - FR4445335. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
-      <c r="A98" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268952", "10004")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268952", " SUBSOLADOR CANAVIEIRO STARA. - FR4445322. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>13.800,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268946", "10019")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268946", "(VEJA VIDEO) TRATOR CASE MX 340; ANO 2018. - FR4435194. -  LOC. CAARAPÓ ")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>240.000,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268945", "10020")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268945", " TRATOR CASE MX 340; ANO 2018. - FR4435200. -  LOC. CAARAPÓ")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>185.000,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268944", "10021")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268944", "TRATOR CASE MX 340 REMAPEADO; ANO 2018. - FR4435193. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>175.000,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
-      <c r="A102" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269099", "10084")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269099", "TRATOR CASE MX 260; ANO 2017. - FR50958. - LOC. DIAMANTE")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
-      <c r="A103" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269100", "10085")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269100", "TRATOR CASE MX 260; ANO 2017. - FR188964. - LOC. DIAMANTE")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265883", "10087")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265883", "CAMINHÃO VOLKSWAGEN CNC 6X4; ANO 2010/2010; BRANCA; (SEM MOTOR E SEM CÂMBIO); (CARROCERIA). - FR88170/ FR88606 - (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC. GASA")</f>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E104" s="5" t="inlineStr">
         <is>
           <t>54.000,00</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
-      <c r="A105" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268154", "10197")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268154", "ARADO IKEDA. - FR13003188. - LOC. MB")</f>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
           <t>5.550,00</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267791", "10250")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267791", "CARRETA PARA TRANSPORTE DE TUBOS. - FR8004001. - LOC. LAGOA DA PRATA")</f>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
-      <c r="A107" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268392", "10357")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268392", "DESENLEIRADOR PALHA CARDEROLI; ANO 2014. - FR84689. - LOC. BENALCOOL")</f>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
-      <c r="A108" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268387", "10358")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268387", "SUBSOLADOR ASA LASER 5 HASTES;  ANO 2013. - FR84776. - LOC. BENALCOOL")</f>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E108" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267847", "10360")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267847", "TRATOR VALTRA SUCATEADO - S/FR - LOC. COSTA PINTO")</f>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
           <t>30.250,00</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
-      <c r="A110" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267513", "10390")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267513", "CARRETA ABRIGO ÁREA DE VIVÊNCIA PEQUENA; ANO 2012. - COR AZUL. - FR14004610. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E110" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268155", "10395")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268155", "SUCATA CAMINHÃO TANQUE (VENDA SEM DIREITO A  DOCUMENTAÇÃO) . - S/FR. - LOC. MB")</f>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
           <t>43.000,00</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
-      <c r="A112" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268384", "10397")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268384", "GRADE LEVE; ANO 1998. - FR84833. - LOC. BENALCOOL ")</f>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E112" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
-      <c r="A113" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268386", "10398")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268386", "GRADE ARADORA INTER. 26X28X7,5; ANO 2007. - FR173547. - LOC.BENALCOOL")</f>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269093", "10414")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269093", "TRATOR CASE MAGNUM 260. - FR23244. - LOC. PARAÍSO")</f>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E114" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269094", "10415")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269094", "TRATOR CASE MAGNUM 260. - FR20375. - LOC. PARAÍSO")</f>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268422", "10477")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268422", "CAMINHÃO VOLKSWAGEN 15.180 EURO3 WORKER; ANO 2008/2008; BRANCA. - FR88203. - LOC. BENALCOOL")</f>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="E116" s="5" t="inlineStr">
         <is>
           <t>122.000,00</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
-      <c r="A117" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268425", "10478")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268425", "CAMINHÃO VOLKSWAGEN 15.180 EURO3 WORKER; ANO 2008/2008; BRANCA. - FR91232. - LOC. BENALCOOL")</f>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
           <t>109.000,00</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268410", "10479")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268410", "CAMINHÃO VOLKSWAGEN 26.280 CRM 6X4; ANO 2014/2014; BRANCA. - FR173190/FR173561. - LOC. BENALCOOL ")</f>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="E118" s="5" t="inlineStr">
         <is>
           <t>167.000,00</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268947", "10501")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268947", " GRADE NIVELADORA; ANO 2018. - FR4445325. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-      <c r="A120" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268948", "10503")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268948", " GRADE NIVELADORA; ANO 2018. - FR4445326. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
-      <c r="A121" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268949", "10524")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268949", "MOTO BOMBA MWM 6.12 TCA; ANO 2007. - FR9005018. - LOC. PASSATEMPO")</f>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
-      <c r="A122" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268951", "10525")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268951", " MOTO BOMBA MWM 6.12 TCA; ANO 2008. - FR4005579. - LOC. PASSATEMPO")</f>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E122" s="5" t="inlineStr">
         <is>
           <t>19.500,00</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
-      <c r="A123" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266934", "10611")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266934", "SULCADOR DMB. - FR57230. - LOC. PARAÍSO")</f>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
           <t>5.750,00</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-      <c r="A124" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268150", "10679")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268150", "DOLLY RANDON, ANO 2007; (VENDA SEM DIREITO A DOCUMENTAÇÃO.) . - FR91901 - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E124" s="5" t="inlineStr">
         <is>
           <t>13.500,00</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
-      <c r="A125" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266306", "10751")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266306", " TRATOR JOHN DEERE 7225J. - ANO 2015 - FR7011585. - LOC. BARRA ")</f>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
           <t>85.000,00</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
-      <c r="A126" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269097", "10761")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269097", "TRATOR CASE 260; ANO 2017. - FR20381. - LOC. PARAISO ")</f>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E126" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269101", "10835")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269101", "TORRE DE OBSERVAÇÃO. - S/FR. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267832", "10866")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267832", "SEMI REBOQUE RANDON SP SRBS IN (TANQUE VINHAÇA), ANO: 2010/2010, AZUL - FR22557 - LOC. COSTA PINTO")</f>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="E128" s="5" t="inlineStr">
         <is>
           <t>122.000,00</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
-      <c r="A129" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267834", "10867")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267834", "SEMI REBOQUE RANDON SP SRBS IN (TANQUE VINHAÇA), ANO: 2010/2010, AZUL; DOLLY RANDON ANO 2008 - FR56224/ FR66207 - (DOLLY VENDA SEM DOCUMENTO) - LOC. COSTA PINTO")</f>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
           <t>124.500,00</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
-      <c r="A130" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267835", "10873")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267835", "SEMI REBOQUE RODOLINEA RODOTQ 2E (TANQUE VINHAÇA), ANO: 2013/2013, CINZA - FR163816 - LOC. COSTA PINTO")</f>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="E130" s="5" t="inlineStr">
         <is>
           <t>95.500,00</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
-      <c r="A131" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267836", "10875")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267836", "SEMI REBOQUE SERGOMEL SRB 2E (TANQUE VINHAÇA), ANO: 2014/2014, CINZA; DOLLY RANDON ANO: 2007 (DOLLY VENDA SEM DOCUMENTO) - FR140503/ FR97961 - LOC. COSTA PINTO")</f>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
           <t>87.500,00</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
-      <c r="A132" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268441", "10879")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268441", "CAMINHÃO MERCEDES BENZ AXOR 3344 6X4; ANO 2013/2013; (VENDA S/ CÂMBIO) . - FR131235.- LOC. COSTA PINTO ")</f>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="E132" s="5" t="inlineStr">
         <is>
           <t>168.000,00</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267830", "10883")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267830", "SEMI REBOQUE RANDON SP SRCA CA, ANO 2012/2013, CINZA - FR66211 - LOC. RAFARD")</f>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
           <t>86.000,00</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
-      <c r="A134" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267792", "10884")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267792", "REBOQUE RANDON SP RQ CA, ANO: 2013/2014, CINZA  - FR56369 - LOC. RAFARD")</f>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>91.500,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
-      <c r="A135" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267787", "10889")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267787", " TRATOR CASE PUMA 230 4X4; ANO 2017. - FR50951. - LOC. BOM RETIRO")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>66.000,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
-      <c r="A136" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267838", "10890")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267838", "CAMINHÃO MERCEDES BENZ/ L 1214L, ANO 1995/ 1995, BRANCA, FR71275 - CARROCERIA MADEIRA - LOC.: BOM RETIRO")</f>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="E136" s="5" t="inlineStr">
         <is>
           <t>78.000,00</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
-      <c r="A137" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267788", "10892")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267788", " LOTE DE EQUIPAMENTOS LABORATORIAIS. - S/FR. - LOC. LEME")</f>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
-      <c r="A138" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268412", "10894")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268412", "TRATOR VALTRA BH 210I 4X4; ANO 2014; ( SEM CÂMBIO). - FR173323. - LOC. BENALCOOL")</f>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="E138" s="5" t="inlineStr">
         <is>
           <t>107.000,00</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
-      <c r="A139" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265874", "11031")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265874", "REDUTOR FLENDER PSDF260/450; ANO 2009. - PT 170583. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
-      <c r="A140" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265875", "11032")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265875", "COMPREENSOR SCHULZ SRP 4050; ANO 2016. - PT 192604 / PT 192605. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="E140" s="5" t="inlineStr">
         <is>
           <t>44.000,00</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
-      <c r="A141" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266936", "11043")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266936", "APROX. 25 RODAS E PNEUS SUCATEADOS. - S/FR. - LOC. UNIVALEM ")</f>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
           <t>7.250,00</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
-      <c r="A142" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266769", "11050")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266769", "APROXIMADAMENTE 79 PNEUS DIVERSOS USADOS ;( VEJA DESCRITIVO) . - S/FR. - LOC. BARRA ")</f>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E142" s="5" t="inlineStr">
         <is>
           <t>9.750,00</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266918", "11051")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266918", "TRATOR CASE 260 NAVEGATION CONTROLLER LI 5442507; ANO 2014. - FR163504. - LOC. DESTIVALE")</f>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
-      <c r="A144" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266920", "11052")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266920", "VEJA VÍDEO!! CAMINHÃO MERCEDES BENZ AXOR 3344S 6X4; ANO 2016/2016; BRANCA. - FR4415061. - LOC. GASA")</f>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="E144" s="5" t="inlineStr">
         <is>
           <t>186.000,00</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
-      <c r="A145" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266922", "11053")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266922", "VEJA VÍDEO!! CAMINHÃO VOLKSWAGEN 31.330 BMB CRC CM; ANO 2012/2012; BRANCA. - FR360462. - LOC. GASA ")</f>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
           <t>136.000,00</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
-      <c r="A146" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266923", "11054")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266923", "VEJA VÍDEO!!! CAMINHÃO MERCEDES BENZ AXOR 3344S 6X4; ANO 2016/2016; BRANCA. - FR4415059. - LOC. GASA ")</f>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="E146" s="5" t="inlineStr">
         <is>
           <t>203.000,00</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
-      <c r="A147" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266924", "11055")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266924", "TRATOR CASE 235; ANO 2014. - FR61036. - LOC. DESTIVALE ")</f>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
-      <c r="A148" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266941", "11056")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266941", "VEJA VÍDEO!! CAMINHÃO MERCEDES BENZ 3344S 6X4; ANO 2014/2014; BRANCA. - FR10637. - LOC. GASA")</f>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t>166.000,00</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
-      <c r="A149" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267125", "11058")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267125", "BARCAÇA FLORESTA;  (SERÁ VENDIDO SEM O RÁDIO E SEM O BORDO); ( VEJA DESCRITIVO). - FR70067. -  LOC. DIAMANTE")</f>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
           <t>338.000,00</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
-      <c r="A150" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267126", "11059")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267126", "EMPURRADOR R V; (SERÁ VENDIDO SEM O RÁDIO E SEM O BORDO); (VEJA DESCRITIVO) . - FR70033. -  LOC. DIAMANTE")</f>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
           <t>213</t>
         </is>
       </c>
       <c r="E150" s="5" t="inlineStr">
         <is>
           <t>650.000,00</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
-      <c r="A151" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267525", "11060")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267525", "MINI PÁ CARREGADORA CATERPILLAR 226B3; ANO 2013. - FR163553. - LOC. JATAI")</f>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
           <t>59.000,00</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
-      <c r="A152" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268132", "11061")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268132", "EQUIPAMENTO DE LABORATÓRIO LECO. - FR-528. - DETERMINADOR DE NITROGÊNIO/PROTEÍNA - LOC. BIOPARQUE SANTA CÂNDIDA")</f>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E152" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
-      <c r="A153" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268164", "11062")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268164", "APROXIMADAMENTE 100 UNIDADES DE PALLETS; (VENDA POR UNIDADE ) . - S/FR. - LOC. JATAI ")</f>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
-      <c r="A154" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268648", "11063")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268648", "CAMINHÃO VOLKSWAGEN 31.320 CNC 6X4; ANO 2011/2012; BRANCA. - FR112235. - LOC. DIAMANTE")</f>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t>153.000,00</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
-      <c r="A155" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269314", "11064")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269314", "TRATOR VALTRA BH 210I 4x4 ; ANO 2015. - FR100750. -  LOC. DIAMANTE")</f>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
           <t>122.000,00</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
-      <c r="A156" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267515", "11537")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267515", "SUCATA  DE CAMINHÃO MERCEDES BENZ 1718; ANO 2010/2011; BRANCA; (C/ BAÚ OFICINA FACHINNI). - FR14801204. - (VENDA S/ DOCUMENTO). - LOC. SANTA ELISA ")</f>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t>46.000,00</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
-      <c r="A157" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A157" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267516", "11538")</f>
+      </c>
+      <c r="B157" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267516", "SUCATA DE CAMINHÃO MERCEDES BENZ 1718; ANO 2010/2011; BRANCA. - (C/ BAÚ OFICINA JHC). - FR12801027. - ( VENDA S/ DOCUMENTO). - LOC. SANTA ELISA")</f>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t>42.000,00</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
-      <c r="A158" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A158" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267517", "11539")</f>
+      </c>
+      <c r="B158" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267517", "SUCATA DE CAMINHÃO MERCEDES BENZ 1718; ANO 2010/2011; BRANCA; (C/ BAÚ OFICINA JHC). - FR14801180. - (VENDA S/ DOCUMENTO). - LOC. SANTA ELISA ")</f>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E158" s="5" t="inlineStr">
         <is>
           <t>47.000,00</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
-      <c r="A159" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A159" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267518", "11540")</f>
+      </c>
+      <c r="B159" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267518", "SUCATA DE CAMINHÃO MERCEDES BENZ 1718; ANO 2010/2011; BRANCA; (C/ BAÚ OFICINA JHC). - FR14801178. - ( VENDA S/ DOCUMENTO). - LOC. SANTA ELISA ")</f>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
           <t>48.000,00</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
-      <c r="A160" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A160" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267519", "11541")</f>
+      </c>
+      <c r="B160" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267519", "SUCATA DE CAMINHÃO MERCEDES BENZ 1718; ANO 2010/2011; BRANCA; (C/ BAÚ OFICINA GASCOM). - FR12801028. - (VENDA S/ DOCUMENTO). - LOC. SANTA ELISA")</f>
       </c>
       <c r="C160" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="E160" s="5" t="inlineStr">
         <is>
           <t>49.000,00</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
-      <c r="A161" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A161" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267520", "11542")</f>
+      </c>
+      <c r="B161" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267520", "SUCATA DE CAMINHÃO MERCEDES BENZ 1718; ANO 2011/2012; BRANCA; (C/ BAÚ OFICINA GASCOM). - FR14801213. - ( VENDA S/ DOCUMENTO) . - LOC. SANTA ELISA ")</f>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
           <t>48.000,00</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
-      <c r="A162" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A162" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267521", "11544")</f>
+      </c>
+      <c r="B162" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267521", "MOTOR TRATOR CASE. - S/FR. - LOC. SANTA ELISA")</f>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E162" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
-      <c r="A163" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A163" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265873", "11546")</f>
+      </c>
+      <c r="B163" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265873", "REDUTOR DE VELOCIDADE FALK DA ESTEIRA DE CANA PICADA. - PAT. RED-MB-0072. - LOC. MB")</f>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
-      <c r="A164" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A164" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268161", "11547")</f>
+      </c>
+      <c r="B164" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268161", "ELETROIMÃ. - PAT. 00031500. - LOC. MB")</f>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t>5.250,00</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
-      <c r="A165" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A165" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268152", "11550")</f>
+      </c>
+      <c r="B165" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268152", "PLANTADORA DE TORTA. - S/FR. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
-      <c r="A166" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A166" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265871", "11592")</f>
+      </c>
+      <c r="B166" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265871", "BOMBA CENTRIFUGA VAZAO 400 M3H ENVIROTECH 8X8 SRC E REDUTOR. - FR57084/FR58937. - LOC. COSTA PINTO ")</f>
       </c>
       <c r="C166" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E166" s="5" t="inlineStr">
         <is>
           <t>2.250,00</t>
         </is>
       </c>
       <c r="F166" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
-      <c r="A167" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A167" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267789", "11594")</f>
+      </c>
+      <c r="B167" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267789", " LOTE DE 35 PECAS DE RTK JONH DEERE. - S/FR. - LOC. LEME")</f>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
           <t>40.500,00</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
-      <c r="A168" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A168" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268174", "11595")</f>
+      </c>
+      <c r="B168" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268174", "TRATOR CASE MX 235 MAGNUM 4x4, ANO 2014, FR61033 - LOC.: SANTA HELENA")</f>
       </c>
       <c r="C168" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E168" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
-      <c r="A169" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A169" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268438", "11616")</f>
+      </c>
+      <c r="B169" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268438", "CAMINHÃO MERCEDES BENZ ATEGO 2730K 6X4CE; ANO 2017/2018; BRANCA;(VENDA SEM DIREITO A DOCUMENTAÇÃO). - FR173176. - LOC. BENALCOOL")</f>
       </c>
       <c r="C169" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
           <t>67.000,00</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
-      <c r="A170" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A170" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266925", "11626")</f>
+      </c>
+      <c r="B170" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266925", " TRATOR CASE 235; ANO 2014. - FR23241. - LOC. UNIVALEM ")</f>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="E170" s="5" t="inlineStr">
         <is>
           <t>58.500,00</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
           <t>1500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
-      <c r="A171" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A171" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265870", "11642")</f>
+      </c>
+      <c r="B171" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265870", " REDUTOR FLENDER BAIXA ACION 5° TERNO. - FR312520. - LOC. JUNQUEIRA ")</f>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
-      <c r="A172" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A172" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267514", "11645")</f>
+      </c>
+      <c r="B172" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267514", " TORRE DE RESFRIAMENTO - DESMONTADA FALTANDO PEÇAS. - S/FR. - LOC. JUNQUEIRA ")</f>
       </c>
       <c r="C172" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E172" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F172" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
-      <c r="A173" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A173" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266944", "11663")</f>
+      </c>
+      <c r="B173" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266944", "CAMINHÃO VOLKSWAGEN 26.220 EURO3 WORKER; ANO 2010/2010; BRANCA . - FR72511. - LOC. UNIVALEM ")</f>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
           <t>118.000,00</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
-      <c r="A174" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A174" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266939", "11667")</f>
+      </c>
+      <c r="B174" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266939", "COLHEDORA JOHN DEERE 3522 2L; ANO 2014. - FR91512. - LOC. GASA")</f>
       </c>
       <c r="C174" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E174" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
-      <c r="A175" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A175" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266943", "11669")</f>
+      </c>
+      <c r="B175" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266943", "SUCATA CAMINHÃO TRANSBORDO GRUNER ATR 220X; ANO 2022; (SINISTRADO - VENDA SEM DIREITO A DOCUMENTAÇÃO). - FR98205. - LOC. DESTIVALE")</f>
       </c>
       <c r="C175" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
           <t>37.000,00</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
-      <c r="A176" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A176" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266940", "11692")</f>
+      </c>
+      <c r="B176" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266940", "COLHEDORA JOHN DEERE 3522 L; ANO 2015. - FRFR188014. - LOC. GASA")</f>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E176" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
-      <c r="A177" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A177" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266917", "11695")</f>
+      </c>
+      <c r="B177" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266917", "CAMINHÃO CARROCERIA COMBATE INCÊNDIO; (SINISTRADO - VENDA SEM DIREITO A DOCUMENTAÇÃO). - FR82938. -  LOC. UNIVALEM (PÁTIO DESINVESTIMENTO) ")</f>
       </c>
       <c r="C177" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
-      <c r="A178" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A178" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265872", "11698")</f>
+      </c>
+      <c r="B178" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265872", "TRATOR CASE MX 260 MAGNUM 4x4; ANO 2017. - FR23243. - LOC. GASA ")</f>
       </c>
       <c r="C178" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E178" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
-      <c r="A179" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A179" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265866", "11704")</f>
+      </c>
+      <c r="B179" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265866", " CULTIVADOR; ANO 2017. - FR4445302. - LOC. CAARAPÓ ")</f>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
-      <c r="A180" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A180" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269310", "11714")</f>
+      </c>
+      <c r="B180" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269310", "LOTE COM APROX. 7 VALVULAS MEDIDAS DIVERAS; 02 ROLOS E 20 PEÇAS DIVERSAS. - S/FR. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C180" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E180" s="5" t="inlineStr">
         <is>
           <t>14.150,00</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
-      <c r="A181" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A181" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268950", "11719")</f>
+      </c>
+      <c r="B181" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268950", " MOTO BOMBA MWM 6.12 TCA; ANO 2007. - FR9005013. - LOC. RIO BRILHANTE ")</f>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t>20.500,00</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
-      <c r="A182" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A182" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267964", "11722")</f>
+      </c>
+      <c r="B182" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267964", "CAMINHÃO MERCEDES BENZ AXOR 3344S 6X4; ANO 2014/2014; BRANCA. - FR119957. - LOC. JATAI")</f>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t>108.000,00</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
-      <c r="A183" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A183" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269091", "11724")</f>
+      </c>
+      <c r="B183" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269091", "ROÇADEIRA CIVEMASA RTCOAC; ANO 2019. - FR165357. - LOC. JATAI/GO")</f>
       </c>
       <c r="C183" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F183" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
-      <c r="A184" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A184" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266916", "11738")</f>
+      </c>
+      <c r="B184" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266916", "SUCATA TRATOR PNEU JOHN DEERE 7230 J 4X4; ANO 2020. - FR163530. - LOC. JATAI/GO  ")</f>
       </c>
       <c r="C184" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D184" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E184" s="5" t="inlineStr">
         <is>
           <t>43.000,00</t>
         </is>
       </c>
       <c r="F184" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
-      <c r="A185" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A185" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265869", "11743")</f>
+      </c>
+      <c r="B185" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265869", "MOTO BOMBA MWM 6.12 TCA; ANO 2016. - FR4005663. - LOC. PASSATEMPO")</f>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
-      <c r="A186" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A186" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267522", "11921")</f>
+      </c>
+      <c r="B186" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267522", " CAMINHÃO SCANIA/ P124 CB 6X4 NZ 420, ANO 2005/2005 - BRANCO - FR19805 - (VENDA SOMENTE PARA COMPRADORES DO ESTADO DE SÃO PAULO) - LOC.: PARAÍSO")</f>
       </c>
       <c r="C186" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D186" s="4" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="E186" s="5" t="inlineStr">
         <is>
           <t>62.000,00</t>
         </is>
       </c>
       <c r="F186" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
-      <c r="A187" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A187" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266935", "11924")</f>
+      </c>
+      <c r="B187" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266935", "TRATOR VALTRA BH 210. - ANO 2014 - FR106667. - LOC. BARRA ")</f>
       </c>
       <c r="C187" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D187" s="4" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
           <t>101.000,00</t>
         </is>
       </c>
       <c r="F187" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
-      <c r="A188" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A188" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265881", "11944")</f>
+      </c>
+      <c r="B188" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265881", " TRATOR CASE PUMA 200; ANO 2016. - FR512036. - LOC. BARRA")</f>
       </c>
       <c r="C188" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="E188" s="5" t="inlineStr">
         <is>
           <t>135.000,00</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
-      <c r="A189" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A189" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265882", "11947")</f>
+      </c>
+      <c r="B189" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265882", " TRATOR CASE 235; ANO 2014. - FR100013. - LOC. BARRA")</f>
       </c>
       <c r="C189" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D189" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
-      <c r="A190" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A190" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266308", "11961")</f>
+      </c>
+      <c r="B190" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266308", " MOTOR SCANIA MARÍTIMO. - S/FR. - LOC. DIAMANTE ")</f>
       </c>
       <c r="C190" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D190" s="4" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="E190" s="5" t="inlineStr">
         <is>
           <t>43.500,00</t>
         </is>
       </c>
       <c r="F190" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
-      <c r="A191" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A191" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266334", "11962")</f>
+      </c>
+      <c r="B191" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266334", " MOTOR SCANIA MARÍTIMO. - S/FR. - LOC. DIAMANTE ")</f>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
           <t>25.500,00</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
-      <c r="A192" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A192" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266326", "11963")</f>
+      </c>
+      <c r="B192" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266326", " MOTOR SCANIA MARÍTIMO. - S/FR. - LOC. DIAMANTE ")</f>
       </c>
       <c r="C192" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D192" s="4" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="E192" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F192" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
-      <c r="A193" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A193" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266316", "11964")</f>
+      </c>
+      <c r="B193" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266316", " MOTOR SCANIA MARÍTIMO. - S/FR. - LOC. DIAMANTE ")</f>
       </c>
       <c r="C193" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D193" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F193" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
-      <c r="A194" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A194" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266333", "11965")</f>
+      </c>
+      <c r="B194" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266333", " MOTOR SCANIA MARÍTIMO. - S/FR. - LOC. DIAMANTE ")</f>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E194" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
-      <c r="A195" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A195" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266318", "11966")</f>
+      </c>
+      <c r="B195" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266318", " MOTOR SCANIA  MARÍTIMO. - S/FR. - LOC. DIAMANTE ")</f>
       </c>
       <c r="C195" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D195" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
           <t>21.500,00</t>
         </is>
       </c>
       <c r="F195" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
-      <c r="A196" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A196" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266321", "11967")</f>
+      </c>
+      <c r="B196" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266321", " REVESOR MARÍTIMO. - S/FR. - LOC. DIAMANTE ")</f>
       </c>
       <c r="C196" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D196" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E196" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F196" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
-      <c r="A197" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A197" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266310", "11968")</f>
+      </c>
+      <c r="B197" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266310", " REVESOR MARÍTIMO. - S/FR. - LOC. DIAMANTE ")</f>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
           <t>16.500,00</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
-      <c r="A198" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A198" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266332", "11969")</f>
+      </c>
+      <c r="B198" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266332", " REVESOR MARÍTIMO. - S/FR. - LOC. DIAMANTE ")</f>
       </c>
       <c r="C198" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D198" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F198" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
-      <c r="A199" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A199" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266331", "11970")</f>
+      </c>
+      <c r="B199" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266331", " MOTOR POLPA YAMAHA 15. - PAT;198923. - LOC. DIAMANTE")</f>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t>8.250,00</t>
         </is>
       </c>
       <c r="F199" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
-      <c r="A200" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A200" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266335", "11971")</f>
+      </c>
+      <c r="B200" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266335", " MOTOR POLPA YAMAHA 15. - PAT;134607. - LOC. DIAMANTE")</f>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E200" s="5" t="inlineStr">
         <is>
           <t>8.050,00</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
-      <c r="A201" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A201" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266342", "11972")</f>
+      </c>
+      <c r="B201" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266342", " BARCO 6MTS 600 CAST. - S/FR. - LOC. DIAMANTE")</f>
       </c>
       <c r="C201" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D201" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
           <t>5.300,00</t>
         </is>
       </c>
       <c r="F201" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
-      <c r="A202" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A202" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266299", "11973")</f>
+      </c>
+      <c r="B202" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266299", " BARCO 6MTS 600 CAST. - S/FR. - LOC. DIAMANTE")</f>
       </c>
       <c r="C202" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D202" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E202" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F202" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
-      <c r="A203" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A203" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266307", "11975")</f>
+      </c>
+      <c r="B203" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266307", " TRATOR CASE 260; ANO 2017. - FR20373- LOC. SANTA CANDIDA")</f>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
-      <c r="A204" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A204" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266311", "11976")</f>
+      </c>
+      <c r="B204" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266311", " KOMBI VOLKSWAGEN; ANO 2012/2013; BRANCA; (VENDA APENAS PARA COMPRADORES DO ESTADO DE SÃO PAULO). - FR501385. - LOC. PARAÍSO")</f>
       </c>
       <c r="C204" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D204" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F204" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
-      <c r="A205" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A205" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266320", "11977")</f>
+      </c>
+      <c r="B205" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266320", " MOTOR POLPA MARINE. - S/FR. - LOC. DIAMANTE ")</f>
       </c>
       <c r="C205" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D205" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t>4.250,00</t>
         </is>
       </c>
       <c r="F205" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
-      <c r="A206" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A206" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266304", "11979")</f>
+      </c>
+      <c r="B206" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266304", " REBOQUE TRUCK GALEGO GR; ANO 2008/2008; CINZA. - FR19122. - LOC. PARAISO")</f>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
-      <c r="A207" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A207" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266330", "11980")</f>
+      </c>
+      <c r="B207" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266330", " REBOQUE ANTONINI; ANO 1991/1991; CINZA; (VENDA APENAS PARA COMPRADORES DO ESTADO DE SÃO PAULO). - FR19121. - LOC. PARAISO ")</f>
       </c>
       <c r="C207" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D207" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F207" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
-      <c r="A208" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A208" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266303", "11981")</f>
+      </c>
+      <c r="B208" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266303", " ESTRUTURA DE AGROMATÃO. - FR103069. - LOC. PARAISO ")</f>
       </c>
       <c r="C208" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D208" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E208" s="5" t="inlineStr">
         <is>
           <t>7.750,00</t>
         </is>
       </c>
       <c r="F208" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
-      <c r="A209" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A209" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266300", "11982")</f>
+      </c>
+      <c r="B209" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266300", "PEÇAS DIVERSAS - CAPÔ, CAB., OUTROS DE TRATOR, 2 TANQUES AÇO, 2 TANQUES PLASTICO, RADIADORES E OUTROS. - S/FR. - LOC. PARAISO ")</f>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
-      <c r="A210" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A210" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266302", "11983")</f>
+      </c>
+      <c r="B210" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266302", " TRATOR CASE MAGNUM - ANO 2014 - FR10760. - LOC. PARAÍSO ")</f>
       </c>
       <c r="C210" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D210" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E210" s="5" t="inlineStr">
         <is>
           <t>31.000,00</t>
         </is>
       </c>
       <c r="F210" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
-      <c r="A211" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A211" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266305", "11984")</f>
+      </c>
+      <c r="B211" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266305", " 11 VÁLVULAS DIVERSOS TAM/MODELOS. - S/FR. - LOC. PARAISO ")</f>
       </c>
       <c r="C211" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D211" s="4" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
           <t>33.000,00</t>
         </is>
       </c>
       <c r="F211" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
-      <c r="A212" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A212" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266313", "11986")</f>
+      </c>
+      <c r="B212" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266313", " TRATOR VALTRA BH 210. - ANO 2013 - FR106661. - LOC. DIAMANTE")</f>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="E212" s="5" t="inlineStr">
         <is>
           <t>101.000,00</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
-      <c r="A213" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A213" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266329", "11987")</f>
+      </c>
+      <c r="B213" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266329", "CARRETA DE TORTA. - FR74444. - LOC. BARRA")</f>
       </c>
       <c r="C213" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D213" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F213" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
-      <c r="A214" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A214" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266309", "11988")</f>
+      </c>
+      <c r="B214" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266309", "CARRETA ESP. CALC. SOLLUS. - FR103651. - NUMERO DE FOGO 25510. - PAT.07697. - LOC. BARRA")</f>
       </c>
       <c r="C214" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D214" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E214" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F214" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
-      <c r="A215" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A215" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266337", "11989")</f>
+      </c>
+      <c r="B215" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266337", " GRADE 48 DISCOS. - FR103168. - LOC. BARRA ")</f>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
           <t>16.500,00</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
-      <c r="A216" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A216" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266324", "11990")</f>
+      </c>
+      <c r="B216" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266324", " GRADE 36 DISCOS. - FR103141. - LOC. BARRA ")</f>
       </c>
       <c r="C216" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D216" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E216" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F216" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
-      <c r="A217" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A217" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266323", "11991")</f>
+      </c>
+      <c r="B217" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266323", " CAMINHÃO VOLKSWAGEN 31.330 CRC 6X4; ANO 2014/2015; BRANCA; (CARROC. TRANSBORDO.). - FR96693/FR98713. - LOC. BARRA ")</f>
       </c>
       <c r="C217" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D217" s="4" t="inlineStr">
         <is>
           <t>117</t>
         </is>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
           <t>223.556,00</t>
         </is>
       </c>
       <c r="F217" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
-      <c r="A218" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A218" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266339", "11992")</f>
+      </c>
+      <c r="B218" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266339", " ÔNIBUS MERCEDES BENZ OF 1620; ANO 1994/1995; BRANCA. - FR97481. - LOC. BARRA ")</f>
       </c>
       <c r="C218" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D218" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E218" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F218" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
-      <c r="A219" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A219" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266312", "11993")</f>
+      </c>
+      <c r="B219" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266312", " ÔNIBUS MERCEDES BENZ OF 1318; ANO 1991/1991; AZUL. - FR139297. - LOC. BARRA ")</f>
       </c>
       <c r="C219" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D219" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E219" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F219" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
-      <c r="A220" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A220" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266338", "11995")</f>
+      </c>
+      <c r="B220" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266338", " TRANSBORDO ATA 12000 - ANO 2012 - FR70640. - LOC. BARRA ")</f>
       </c>
       <c r="C220" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D220" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E220" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F220" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
-      <c r="A221" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A221" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266341", "11997")</f>
+      </c>
+      <c r="B221" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266341", "CARRETA DE TORTA E ESTRUTURA IMPLEMENTO C/ TANQUE BRANCO ACLOPADO. - FR103054. - LOC. BARRA ")</f>
       </c>
       <c r="C221" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D221" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E221" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
-      <c r="A222" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A222" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266340", "11999")</f>
+      </c>
+      <c r="B222" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266340", " REBOQUE MANZOLI ICM 6; ANO 1998/1998; AZUL. - FR70190. - LOC. DIAMANTE")</f>
       </c>
       <c r="C222" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D222" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E222" s="5" t="inlineStr">
         <is>
           <t>3.250,00</t>
         </is>
       </c>
       <c r="F222" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
-      <c r="A223" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A223" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268366", "12018")</f>
+      </c>
+      <c r="B223" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268366", "TRANSBORDO MEGATEC 10.500T, ANO 2013 - FR4445205 - LOC. CAARAPÓ")</f>
       </c>
       <c r="C223" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D223" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E223" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F223" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
-      <c r="A224" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A224" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268385", "12019")</f>
+      </c>
+      <c r="B224" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268385", "TRANSBORDO MEGATEC 10.500T, ANO 2013 - FR4445176 - LOC. CAARAPÓ")</f>
       </c>
       <c r="C224" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D224" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E224" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F224" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
-      <c r="A225" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A225" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268368", "12020")</f>
+      </c>
+      <c r="B225" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268368", "TRANSBORDO MEGATEC 10.500T, ANO 2013 - FR4445187 - LOC. CAARAPÓ")</f>
       </c>
       <c r="C225" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D225" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E225" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F225" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
-      <c r="A226" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A226" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268394", "12021")</f>
+      </c>
+      <c r="B226" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268394", "VEJA VÍDEO!!! CAMINHÃO MERCEDES BENZ AXOR 3344S 6X4 - ANO 2017/2017 - BRANCA - FR4415068 - LOC. CAARAPÓ")</f>
       </c>
       <c r="C226" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D226" s="4" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="E226" s="5" t="inlineStr">
         <is>
           <t>190.000,00</t>
         </is>
       </c>
       <c r="F226" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
-      <c r="A227" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A227" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268369", "12022")</f>
+      </c>
+      <c r="B227" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268369", "VEJA VÍDEO!!! CAMINHÃO MERCEDES BENZ AXOR 3344S 6X4 - ANO 2017/2017 - BRANCA - FR4415069 - LOC. CAARAPÓ")</f>
       </c>
       <c r="C227" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D227" s="4" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
           <t>181.000,00</t>
         </is>
       </c>
       <c r="F227" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
-      <c r="A228" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A228" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268407", "12023")</f>
+      </c>
+      <c r="B228" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268407", "VEJA VÍDEO!!! CAMINHÃO MERCEDES BENZ AXOR 3344S 6X4 - ANO 2017/2017 - BRANCA - FR4415070 - LOC. CAARAPÓ")</f>
       </c>
       <c r="C228" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D228" s="4" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="E228" s="5" t="inlineStr">
         <is>
           <t>190.000,00</t>
         </is>
       </c>
       <c r="F228" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
-      <c r="A229" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A229" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268371", "12024")</f>
+      </c>
+      <c r="B229" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268371", "TRANSBORDO CIVEMASA TAC 13000, ANO 2008 - FR9004093 - LOC. PASSATEMPO")</f>
       </c>
       <c r="C229" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D229" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E229" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F229" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
-      <c r="A230" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A230" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268409", "12025")</f>
+      </c>
+      <c r="B230" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268409", "TRANSBORDO CIVEMASA TAC 13000, ANO 2006 - FR5004733 - LOC. PASSATEMPO")</f>
       </c>
       <c r="C230" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D230" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E230" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F230" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
-      <c r="A231" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A231" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268411", "12026")</f>
+      </c>
+      <c r="B231" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268411", "TRANSBORDO CIVEMASA TAC 13000, ANO 2008 - FR9004122 - LOC. PASSATEMPO")</f>
       </c>
       <c r="C231" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D231" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E231" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F231" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
-      <c r="A232" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A232" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268421", "12027")</f>
+      </c>
+      <c r="B232" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268421", "TRANSBORDO CIVEMASA TAC 13000, ANO 2007 - FR5004752 - LOC. PASSATEMPO")</f>
       </c>
       <c r="C232" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D232" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E232" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F232" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
-      <c r="A233" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A233" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268420", "12028")</f>
+      </c>
+      <c r="B233" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268420", "TRANSBORDO CIVEMASA TAC 13000, ANO 2008 - FR9004041 - LOC. PASSATEMPO")</f>
       </c>
       <c r="C233" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D233" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E233" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F233" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
-      <c r="A234" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A234" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268372", "12029")</f>
+      </c>
+      <c r="B234" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268372", "TRANSBORDO MEGATEC 10.500T, ANO 2013 - FR4445204 - LOC. CAARAPÓ")</f>
       </c>
       <c r="C234" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D234" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E234" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F234" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
-      <c r="A235" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A235" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268390", "12030")</f>
+      </c>
+      <c r="B235" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268390", "TRATOR JOHN DEERE 6190 J, ANO 2017 - FR4435185 - LOC. CAARAPÓ")</f>
       </c>
       <c r="C235" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D235" s="4" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="E235" s="5" t="inlineStr">
         <is>
           <t>139.000,00</t>
         </is>
       </c>
       <c r="F235" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
-      <c r="A236" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A236" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268388", "12031")</f>
+      </c>
+      <c r="B236" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268388", "TRATOR JOHN DEERE 6190 J, ANO 2017 - FR4435175 - LOC. CAARAPÓ")</f>
       </c>
       <c r="C236" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D236" s="4" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="E236" s="5" t="inlineStr">
         <is>
           <t>140.000,00</t>
         </is>
       </c>
       <c r="F236" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
-      <c r="A237" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A237" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265877", "12033")</f>
+      </c>
+      <c r="B237" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265877", " PLANTADORA DE CANA TMA 2 LINHAS; ANO 2014. - FR140033. - LOC. CAARAPÓ ")</f>
       </c>
       <c r="C237" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D237" s="4" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="E237" s="5" t="inlineStr">
         <is>
           <t>81.000,00</t>
         </is>
       </c>
       <c r="F237" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
-      <c r="A238" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A238" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265876", "12036")</f>
+      </c>
+      <c r="B238" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265876", " ROÇADEIRA RAC-1700 BALDAN; ANO 2021. - FR4445007. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C238" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D238" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E238" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F238" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
-      <c r="A239" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A239" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265878", "12038")</f>
+      </c>
+      <c r="B239" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265878", "CARROCERIA TANQUE; FAB. PRÓPRIA. - ANO 2018 - FR4455200. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C239" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D239" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E239" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F239" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
-      <c r="A240" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A240" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269322", "12040")</f>
+      </c>
+      <c r="B240" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269322", " CARROCERIA CANA INTEIRA; ANO 2003. - FR4450992. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C240" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D240" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E240" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F240" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
-      <c r="A241" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A241" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269321", "12042")</f>
+      </c>
+      <c r="B241" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269321", " CARROCERIA CANA INTEIRA; ANO 2010. - FR4455032. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C241" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D241" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E241" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F241" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
-      <c r="A242" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A242" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268373", "12050")</f>
+      </c>
+      <c r="B242" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268373", "TRANSBORDO CIVEMASA TAC 13000, ANO 2008 - FR9004061 - LOC. PASSATEMPO")</f>
       </c>
       <c r="C242" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D242" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E242" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F242" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
-      <c r="A243" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A243" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268423", "12051")</f>
+      </c>
+      <c r="B243" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268423", "TRANSBORDO CIVEMASA TAC 13000, ANO 2006 - FR5004735 - LOC. PASSATEMPO")</f>
       </c>
       <c r="C243" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D243" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F243" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
-      <c r="A244" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A244" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268375", "12052")</f>
+      </c>
+      <c r="B244" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268375", "TRANSBORDO CIVEMASA TAC 13000, ANO 2008 - FR9004106 - LOC. PASSATEMPO")</f>
       </c>
       <c r="C244" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D244" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E244" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F244" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
-      <c r="A245" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A245" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268424", "12054")</f>
+      </c>
+      <c r="B245" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268424", "TRANSBORDO CIVEMASA TAC 13000, ANO 2008 - FR9004020 - LOC. PASSATEMPO")</f>
       </c>
       <c r="C245" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D245" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E245" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F245" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
-      <c r="A246" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A246" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268439", "12055")</f>
+      </c>
+      <c r="B246" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268439", "APROXIMADAMENTE 221 PNEUS - MEDIDAS DIVERSAS - VEJA DESCRITIVO DE ITENS - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C246" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D246" s="4" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="E246" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
       <c r="F246" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
-      <c r="A247" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A247" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268377", "12056")</f>
+      </c>
+      <c r="B247" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268377", "DOLLY,  ANO 2006 - FR51555 - (VENDA SEM DOCUMENTO); (QUINTA RODA NÃO FAZ PARTE DO LOTE) - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C247" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D247" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E247" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F247" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
-      <c r="A248" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A248" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268432", "12064")</f>
+      </c>
+      <c r="B248" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268432", "TRANSBORDO CIVEMASA TAC 13000, ANO 2006 - FR4004123 - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C248" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D248" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E248" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F248" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
-      <c r="A249" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A249" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268429", "12068")</f>
+      </c>
+      <c r="B249" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268429", "TRANSBORDO CIVEMASA TAC 13000, ANO 2007 - FR5004744 - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C249" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D249" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F249" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
-      <c r="A250" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A250" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268435", "12070")</f>
+      </c>
+      <c r="B250" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268435", "DOLLY,  ANO 2007 - FR5004678 - (VENDA SEM DOCUMENTO) - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C250" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D250" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E250" s="5" t="inlineStr">
         <is>
           <t>5.200,00</t>
         </is>
       </c>
       <c r="F250" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
-      <c r="A251" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A251" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268378", "12072")</f>
+      </c>
+      <c r="B251" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268378", "TRANSBORDO CIVEMASA TAC 13000, ANO 2007 - FR5004753 - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C251" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D251" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E251" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F251" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
-      <c r="A252" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A252" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268437", "12076")</f>
+      </c>
+      <c r="B252" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268437", "DOLLY, ANO 2003. - FR11004135. - (VENDA SEM DOCUMENTO) - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C252" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D252" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E252" s="5" t="inlineStr">
         <is>
           <t>5.200,00</t>
         </is>
       </c>
       <c r="F252" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
-      <c r="A253" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A253" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268380", "12078")</f>
+      </c>
+      <c r="B253" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268380", "TRANSBORDO CIVEMASA TAC 13000, ANO 2008 - FR9004008 - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C253" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D253" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F253" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
-      <c r="A254" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A254" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268955", "31320")</f>
+      </c>
+      <c r="B254" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268955", "PLANTADORA DE CANA AUTOMÁTICA DMB; ANO 2013 - FR9003135 - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C254" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D254" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E254" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F254" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
-      <c r="A255" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A255" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266914", "31391")</f>
+      </c>
+      <c r="B255" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266914", "TRANSBORDO SANTA IZABEL TCS 12T; ANO 2010. - FR68027. - LOC. JATAÍ")</f>
       </c>
       <c r="C255" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D255" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F255" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
-      <c r="A256" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A256" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268162", "31755")</f>
+      </c>
+      <c r="B256" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268162", "ÁREA DE VIVÊNCIA. - FR13004206. - LOC.MB")</f>
       </c>
       <c r="C256" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D256" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E256" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F256" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
-      <c r="A257" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A257" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268942", "32201")</f>
+      </c>
+      <c r="B257" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268942", "CULTIVADOR DIST. ADUBO DMB 2L; ANO 2018. - FR4445329. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C257" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D257" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F257" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
-      <c r="A258" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A258" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268943", "32202")</f>
+      </c>
+      <c r="B258" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268943", "CULTIVADOR DIST. ADUBO DMB 2L; ANO 2018. - FR4445331. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C258" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D258" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E258" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F258" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
-      <c r="A259" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A259" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268940", "32203")</f>
+      </c>
+      <c r="B259" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268940", "CULTIVADOR DIST. ADUBO DMB 2L; ANO 2018. - FR4445330. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C259" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D259" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F259" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
-      <c r="A260" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A260" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268941", "32205")</f>
+      </c>
+      <c r="B260" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268941", "CULTIVADOR DMB 2L; ANO 2018. - FR4445332. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C260" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D260" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E260" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F260" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
-      <c r="A261" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A261" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268956", "32208")</f>
+      </c>
+      <c r="B261" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268956", "VEJA VÍDEO!!! TRATOR CASE MX 260 MAGNUM 4X4; ANO 2017. - FR4450962. - LOC.CAARAPÓ")</f>
       </c>
       <c r="C261" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D261" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
           <t>137.500,00</t>
         </is>
       </c>
       <c r="F261" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
-      <c r="A262" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A262" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269487", "32229")</f>
+      </c>
+      <c r="B262" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269487", "2 BOMBAS DE VACOU; 2 BANHO MARIA; 1 MONITOR DELL 17"; 2 ODMOSES; 1 MICROONDAS; 1 IMPRESSORA HP; 1 PLASTIFICADORA GAZELA; 2 ESTUFAS SPENCER; 1 CENTRÍFUGA BABY. 1 MICRODESTILADOR; 1MILLIQ. - S/FR. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C262" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D262" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E262" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F262" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
-      <c r="A263" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A263" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266915", "32263")</f>
+      </c>
+      <c r="B263" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266915", "REBOQUE A.T.BOTUCATU DANUSA; ANO 2016/2016; PRETA. - FR165392. - LOC. JATAÍ")</f>
       </c>
       <c r="C263" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D263" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F263" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
-      <c r="A264" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A264" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269092", "32266")</f>
+      </c>
+      <c r="B264" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269092", "TRANSBORDO SANTA IZABEL TCS 12T; ANO 2010. - FR68029. - LOC. JATAÍ")</f>
       </c>
       <c r="C264" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D264" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E264" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F264" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
-      <c r="A265" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A265" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267524", "32267")</f>
+      </c>
+      <c r="B265" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267524", "TRANSBORDO SMR 10500 10T; ANO 2008. - FR164206. - LOC. JATAÍ")</f>
       </c>
       <c r="C265" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D265" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F265" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
-      <c r="A266" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A266" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269090", "32955")</f>
+      </c>
+      <c r="B266" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269090", "ENXADA ROTATIVA HOWARD ENGUNERING LIMITED; ANO 2014. - FR84719. - LOC. JATAÍ")</f>
       </c>
       <c r="C266" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D266" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E266" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F266" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
-      <c r="A267" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A267" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268167", "33055")</f>
+      </c>
+      <c r="B267" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268167", "TRANSBORDO CIVEMASA TRIDEM 13T; ANO 2008. - FR5004821. - LOC.LEME")</f>
       </c>
       <c r="C267" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D267" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
           <t>18.500,00</t>
         </is>
       </c>
       <c r="F267" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
-      <c r="A268" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A268" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268168", "33058")</f>
+      </c>
+      <c r="B268" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268168", "TRANSBORDO CIVEMASA 10 T;  ANO 2008. - FR7003011. - LOC. LEME")</f>
       </c>
       <c r="C268" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D268" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E268" s="5" t="inlineStr">
         <is>
           <t>11.000,00</t>
         </is>
       </c>
       <c r="F268" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
-      <c r="A269" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A269" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268173", "33059")</f>
+      </c>
+      <c r="B269" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268173", "REBOQUE RODOVIÁRIA; ANO 1987/1987; AZUL. - FR7004009. - LOC. LEME")</f>
       </c>
       <c r="C269" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D269" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F269" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
-      <c r="A270" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A270" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268175", "33087")</f>
+      </c>
+      <c r="B270" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268175", "REBOQUE SERNAUTO 001; ANO 2011/2011; AZUL. FR20044 - LOC. LEME ")</f>
       </c>
       <c r="C270" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D270" s="4" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="E270" s="5" t="inlineStr">
         <is>
           <t>21.750,00</t>
         </is>
       </c>
       <c r="F270" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
-      <c r="A271" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A271" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268172", "33094")</f>
+      </c>
+      <c r="B271" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268172", "PLANTADORA DE CANA AUTOMÁTICA DMB; ANO 2015. - FR4003405. - LOC. LEME ")</f>
       </c>
       <c r="C271" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D271" s="4" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F271" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
-      <c r="A272" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A272" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268171", "33095")</f>
+      </c>
+      <c r="B272" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268171", "CARRETA DIS. TORTA SPANDER; ANO 2012. - FR7003099. - LOC. LEME ")</f>
       </c>
       <c r="C272" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D272" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E272" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F272" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
-      <c r="A273" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A273" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268170", "33096")</f>
+      </c>
+      <c r="B273" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268170", "GRADE DESTORROADORA TATU; ANO 2010. - FR7003081. - LOC. LEME ")</f>
       </c>
       <c r="C273" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D273" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F273" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
-      <c r="A274" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A274" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268169", "33097")</f>
+      </c>
+      <c r="B274" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268169", "GRADE DESTORROADORA TATU; ANO 2010. - FR7003080. - LOC. LEME ")</f>
       </c>
       <c r="C274" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D274" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E274" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F274" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
-      <c r="A275" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A275" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268166", "33098")</f>
+      </c>
+      <c r="B275" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268166", "CARRETA TANQUE GASCON; ANO 2012; (VENDA SEM DOCUMENTAÇÃO). - FR7804062. - LOC. LEME")</f>
       </c>
       <c r="C275" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D275" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F275" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
-      <c r="A276" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A276" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265867", "33202")</f>
+      </c>
+      <c r="B276" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265867", " REBOQUE FNC FRUEHAUF; ANO 1986/1986; AZUL; COM CARRETEL HIDRO ROLL. - FR81931/FR88924. - LOC. GASA (MODAL) ")</f>
       </c>
       <c r="C276" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D276" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E276" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F276" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
-      <c r="A277" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A277" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266938", "33413")</f>
+      </c>
+      <c r="B277" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266938", "COLHEDORA JOHN DEERE 3522. - ANO 2013 - FR9002021. - LOC. RIO BRILHANTE")</f>
       </c>
       <c r="C277" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D277" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E277" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F277" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
-      <c r="A278" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A278" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268163", "33515")</f>
+      </c>
+      <c r="B278" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268163", "CAMINHÃO GM 6000 CUSTOM; ANO 1993/1994; BRANCA. - FR13001001. - LOC. MB")</f>
       </c>
       <c r="C278" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D278" s="4" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="E278" s="5" t="inlineStr">
         <is>
           <t>34.500,00</t>
         </is>
       </c>
       <c r="F278" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
-      <c r="A279" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A279" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269120", "33544")</f>
+      </c>
+      <c r="B279" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269120", "TRATOR CASE 235 MX MAGNUM 4X4; ANO 2014. - FR93345. - LOC. JUNQUEIRA")</f>
       </c>
       <c r="C279" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D279" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F279" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
-      <c r="A280" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A280" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267852", "33575")</f>
+      </c>
+      <c r="B280" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267852", "SEMI REBOQUE RANDON SP SRCA CA, ANO 2012/2013, CINZA - FR66218 - LOC. COSTA PINTO")</f>
       </c>
       <c r="C280" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D280" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E280" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F280" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
-      <c r="A281" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A281" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267837", "33587")</f>
+      </c>
+      <c r="B281" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267837", "CARRETA TRANSP. TUBOS VIN. ANO 2007. - FR25431. - LOC. SANTA HELENA")</f>
       </c>
       <c r="C281" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D281" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
           <t>1.750,00</t>
         </is>
       </c>
       <c r="F281" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
-      <c r="A282" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A282" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269121", "33833")</f>
+      </c>
+      <c r="B282" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269121", " DISTRIBUIDOR TORTA FILTRO E ADUBO DMB; ANO 2016. - FR11003810. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C282" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D282" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E282" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F282" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
-      <c r="A283" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A283" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269117", "34033")</f>
+      </c>
+      <c r="B283" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269117", "APROX. 95.000 FRASCOS 500ML 68MM 2,4CM; COM TAMP BOC ROSC / TAMPAS P FR PP NAT CIRC S LOG. - S/FR. - LOC. BOM RETIRO")</f>
       </c>
       <c r="C283" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D283" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F283" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>