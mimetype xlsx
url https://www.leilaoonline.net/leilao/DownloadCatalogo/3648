--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -269,571 +269,503 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265889", "7001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265889", " Duto de ar condicionado GM - 4 unidades")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265887", "7002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265887", " Caixa de Ignição Honeywell - 2 unidades")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265888", "7003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265888", " Caixa de Ignição Honeywell - 1 unidade")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>325,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265891", "7004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265891", " Caixa de Ignição Honeywell - 2 unidades")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265892", "7005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265892", " Anel de vedação/Juntas de motor de motocicleta - Aprox. 50 unidades")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265890", "7006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265890", " Produtos diversos e variados - 1 kit")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265893", "7007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265893", " Kit peças de ATS Laser/TSShara - 3 unidades")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265894", "7008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265894", " Fontes Siet sem uso - 10 unidades")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265896", "7009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265896", " Fontes Siet sem uso - 13 unidades")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265895", "7010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265895", " Peças de selacards modelo 6037C - 14 unidades")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265897", "7011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265897", " Aparelho Robert Juliet modelo cad 900 - 2 unidades")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265898", "7012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265898", " Lente Noritsu modelo H018092 - 1 unidade")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265899", "7013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265899", " Peça suporte de copo para painel GM não especificado modelo - 8 unidades")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265900", "7014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265900", " Xuxinha/elastico de cabelo coloridas - Aprox. 7.200 unidades ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265901", "7015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265901", " Xuxinha/elastico de cabelo coloridas - Aprox. 7.200 unidades")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265902", "7016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265902", " Adaptador presta para pneus - Aprox.1 000 unidades")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265903", "7017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265903", " Fontes 12V por 3A - Aprox. 100 unidades")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>