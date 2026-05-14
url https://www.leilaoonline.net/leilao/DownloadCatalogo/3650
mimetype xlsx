--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -269,5499 +269,4815 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265959", "000")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265959", " VW/FUSCA 1300 ANO 1980/1980 – COR BEGE – GASOLINA – DOCUMENTO OK. FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266919", "001")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266919", "[ VÍDEO ][ LANCES POR KG ] APROX. 90 TONELADAS DE ESPUMA NOVA. (SENDO ENTREGA DE 15 T POR MÊS). DENSIDADE 40 KG/m³. SEM IMPUREZAS. TRITURADA. REVESTIDO COM TECIDO / CORVIM")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>0.10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265962", "004")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265962", " Cortina de ar. Comprimento 1 metro , 4 peças modelo 3010")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265961", "005")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265961", " 3 un. Queimadores")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265960", "006")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265960", " Pistão hidráulico. Diâmetro do eixo 50mm x diâmetro da camisa 110 mm x comprimento 1420 mm")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266032", "009")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266032", "DISJUNTOR MARCA SCHNEIDER MODELO NW 20H1")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265965", "010")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265965", " Parafusos Aprox 1000 kg. Diâmetro 10 mm x 25 mm de comprimento")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265963", "011")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265963", " Motor Weg , acoplado com duas bombas nas extremidades. sendo; Motor de 75 cv com 1770 rpm.")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265964", "013")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265964", " Conjunto pronto para montar uma câmara fria contendo: 01 un. condensadora Danfos; 2 portas de inox com dimensões: largura 0,80 cm x 1.80 cm de altura; 01 cortina de ar medindo 1,2m e 02 evaporadores.")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265967", "014")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265967", " Aprox. 200 kgs – Chapa de alumínio xadrez aproximadamente para uso em 30 m quadrados dimensões de 1.00 m x 1.25 m a 3,00m x 1.25 m")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>2.300,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266108", "015")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266108", " Aprox. 20.000 kg de vários perfil em aço carbono (tubos , vigas , etc)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>18.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265968", "016")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265968", " Motor WEG. 40 cv 1770 rpm ( sem uso)")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265974", "017")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265974", " 02 unidades - Compressor Danfos modelo NOSH120A9ALC")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265970", "018")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265970", " 03 unidades - Motor/ bomba centrifuga em aço inoxidável com motor Weg 3CV vazao 10 m/ hora")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265966", "019")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265966", " Motor/ Bomba centrifuga em aco inoxidável com motor Weg 6 CV vazão 20 m/ hora")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265972", "020")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265972", " Motor/ bomba centrifuga de inox com motor Weg 10 cv vazão 30 m/ hora")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265969", "021")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265969", " Vários pistões e unidades pneumáticas. Conforme lote exposto")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266033", "022")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266033", "DISJUNTOR MARCA SCHNEIDER MODELO MVS08N")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265973", "023")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265973", " Motor Weg 15 CV 3525 rpm. Sem uso.")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265975", "025")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265975", " Calandra para perfis de chapa")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265971", "027")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265971", " Eixos roscados sendo 18 pçs ( diâmetro 38mm x 1.15 m ) e 10 pcs (diâmetro 44 mm x 2.15 m ). Galvanizados. Total aprox. 500 kg")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265981", "028")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265981", " Lavador de pecas dimensões do tanque 1.3m x 0,50m com moto/ bomba e reservatório inferior")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265983", "030")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265983", " 3 bebedouros sendo 2 marca Brastemp e 1 IBBL")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265976", "031")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265976", " 02 un. ( aprox.80 kgs) radiadores de uso em motores de geradores")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265990", "032")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265990", " 13 un. carrinhos ( azul 5 un. e galvanizados 8 un.) - azuis com 90 cm de altura x 0,50 cm largura x 0,90 cm de comprimento; galvanizados com 3 plataformas na dimensão de 1,10 cm altura x 1,00 cm de comp x 0,60 cm largura.")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265977", "033")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265977", " 05 carrinhos e aço carbono e em aço inoxidável para transportar cilindros")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266003", "035")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266003", " Caldeirão a gás 200 L")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265989", "036")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265989", " Caldeirão a gás 200 L")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265995", "037")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265995", " Caldeirão a gás em inox")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265979", "038")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265979", " Esteira estrutura em alumínio largura 0,80 m x 3.5 m comprimento com motor para acionamento.")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266000", "039")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266000", " Guarita em fibra de vidro dimensões 1.0 m x 1m x altura de 2m")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265992", "040")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265992", " Grades de aço para fechamento industrial sendo as maiores 22 pcs com dimensões : largura 1 m x altura 2.2 m e menores 13 pcs dimensões : 1,0 x 1,0 m")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265988", "042")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265988", " 02 unidades – Container plásticos sendo: azul nas dimensões altura 90 cm x 1.2 m x 80 cm e laranja altura 90 cm x 1.4 mx 80 cm")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265999", "043")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265999", " Compressor de ar pressão máxima 400 LB")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>416,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265987", "046")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265987", " Esteira estrutura de alumínio com largura de 70 cm x 1.5 m com motor 1/2 CV 1560 rpm")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266004", "047")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266004", " 01 un. Balança de 500 kgs mecânica")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265980", "050")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265980", " Caçamba de 5 m. ( Necessário trocar o fundo)")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265991", "051")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265991", " Escada de alumínio com 18 degraus altura de 6m ( aprox 80 kgs)")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265984", "052")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265984", " Fritadeira elétrica")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265997", "054")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265997", " Batedeira marca G.Paniz com panela de inox capacidade aprox 35 lts")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265982", "056")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265982", " Fogão industrial 4 bocas")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265998", "058")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265998", " Tanque de lavagem dimensões 58 x 70 x 60 cm profundidade")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265978", "059")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265978", " Tanque para lavagem de pecas com declive dimensões 1.5 m x 50 cm")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265996", "062")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265996", " Mesa para lavagem de pecas em aço inoxidável dimensões 1,00 x 1,00 m")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265993", "065")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265993", " 04 un. frezers – 2 horizontais e 2 verticais")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265994", "066")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265994", " Moinho para plástico marca "Rone"..com boca de 25 cm x 30 cm acompanha um conj de faca extra")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266001", "069")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266001", " Mesa para lavagem sendo a estrutura de alumínio, Dimensões 1m x 1.8 m")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266006", "072")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266006", " 04 un. Pallet de contenção para 4 tambores")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265986", "076")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265986", " Aprox. 14 un. Prateleiras 2.6 alt .com bandejas de 33 cm x 1,00 ( 7 a 9 bandejas)")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265985", "078")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/265985", " 09 un. Prateleiras altura 2,00 m , 7 bandejas de 30 cm x 92 cm")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>1.150,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266005", "080")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266005", " Aprox. 2.000 un. Caixas plásticas organizadoras tamanhos dvs. Sendo; nº4 - 200 pçs, nº5 - 250 pçs, nº6 - 1.300 pçs, nº7 - 120pçs e nº 8 - 150 pçs.")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266007", "081")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266007", " Aprox. 800 un. pedras sextavadas – peso por un. 16kg - sendo utilizado 12 pçs/ m quadrado")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266010", "088")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266010", " Abraçadeira em aço Inox e 8 válvulas em aço inox")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>650,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266012", "091")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266012", " Equipamentos diversos ( catraca, relógio de ponto )")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...46 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E64" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266013", "092")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266013", " 07 un. portas em alumínio diversas")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>2.300,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266011", "093")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266011", " 02 un. Armário medidas 1.45 largura x 2 m de altura x 52 cm profundidade. sendo com 24 gavetas dimensões largura 45 cm x 50 cm profundidade e 20 cm profundidade")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
+      <c r="F66" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266008", "094")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266008", " 10 un. Caixa para instalacão elétrica")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266002", "095")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266002", " Maquina de solda")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266014", "099")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266014", " 02 un. Escadas em alumínio altura 3.2 m ( 2 unidades sendo uma montada e outra desmontada)")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266009", "100")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266009", " Container de 20 pés")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266015", "105")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266015", " 03 unidades Transformador a seco")</f>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266049", "106")</f>
+      </c>
+      <c r="B72" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266049", " 2 escadas caracol altura 2.80 mts (sendo uma com plataforma ) ( conjunto total aprox. 5,60mts)")</f>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266025", "107")</f>
+      </c>
+      <c r="B73" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266025", " Escada com 20 degraus altura 6.1 mts x largura 1.9 mts ( com uma parte adicional de 1.7 mts )")</f>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266024", "108")</f>
+      </c>
+      <c r="B74" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266024", " Conjunto para corte de maçarico contendo um P45 GLP , tubo de oxigênio 7 mts³ , mangueira manômetros e caneta / acompanha carrinho")</f>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E74" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266030", "111")</f>
+      </c>
+      <c r="B75" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266030", " Bancada de aço com gaveta , altura 90 cm x largura 80 cm x comprimento 2.5 mts")</f>
+      </c>
+      <c r="C75" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266017", "113")</f>
+      </c>
+      <c r="B76" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266017", " Portão em ferro altura 2.7 mt x 2.9 largura com uma porta social peso estimado 200 kgs")</f>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266107", "114")</f>
+      </c>
+      <c r="B77" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266107", " Placas para aquecimento solar , contendo 49 placas dimensoes 1 mt x 2 mts so tenho as placas( sem uso) marca Prosol (Estrutura metalica para apoio acompanha")</f>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266026", "115")</f>
+      </c>
+      <c r="B78" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266026", " 1 Prateleira em aco carbono, ( reforcada) dimensoes altura 1.60 mts x 3.2 mts x 50 cmts")</f>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266050", "116")</f>
+      </c>
+      <c r="B79" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266050", " Impressora (blotter)HP design jet 8000 modelo C7780B")</f>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266021", "117")</f>
+      </c>
+      <c r="B80" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266021", " Amplificador Servo drive marca Fanuc")</f>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="inlineStr">
+        <is>
+          <t>3.200,00</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266028", "120")</f>
+      </c>
+      <c r="B81" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266028", " 02 unidades Maquinas seladoras para embalagens plásticas")</f>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>290,00</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266018", "123")</f>
+      </c>
+      <c r="B82" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266018", " Aprox. 680 kg –  TARUGOS Aço 4140 dimensões diâmetro 5 " x 16 " ( pesa 37 kg)")</f>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D82" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E82" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266016", "124")</f>
+      </c>
+      <c r="B83" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266016", " Portico sem a talha braco aprox 4mts para 800kgs")</f>
+      </c>
+      <c r="C83" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D83" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266020", "126")</f>
+      </c>
+      <c r="B84" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266020", " Aprox. 350pçs. Pedras sextavadas de 30 cmts altura de 10 cmts")</f>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E84" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266027", "127")</f>
+      </c>
+      <c r="B85" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266027", "22 pçs. Valvulas de aco inox marca SPX")</f>
+      </c>
+      <c r="C85" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D85" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266023", "128")</f>
+      </c>
+      <c r="B86" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266023", " Braco articulado com pe direito de poste de 3 mts diametro 30cmts")</f>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E86" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266022", "129")</f>
+      </c>
+      <c r="B87" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266022", " 2 Portões largura 3 mts x altura 1.8 mts...armação em tubo quadrado e tela galvanizada")</f>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D87" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266029", "132")</f>
+      </c>
+      <c r="B88" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266029", " 12 unidades Corrimão de inox tubular comprimento aprox. 3 mts")</f>
+      </c>
+      <c r="C88" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E88" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266019", "134")</f>
+      </c>
+      <c r="B89" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266019", " Portao de ferro dimensao: comprimento 2.1x altura 2.1 mts com dois rodízios peso")</f>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266031", "135")</f>
+      </c>
+      <c r="B90" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266031", "01 unidade hidráulica Reservatorio 40 x 35 x 50 cmts aproximado")</f>
+      </c>
+      <c r="C90" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E90" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266034", "138")</f>
+      </c>
+      <c r="B91" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266034", "EMBUTIDORA METALOGRAFICA")</f>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266035", "139")</f>
+      </c>
+      <c r="B92" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266035", "EMGATE")</f>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E92" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266036", "141")</f>
+      </c>
+      <c r="B93" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266036", "02 UNI. MODULOS DE BATERIA")</f>
+      </c>
+      <c r="C93" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D93" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266037", "142")</f>
+      </c>
+      <c r="B94" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266037", "ESCADA DE FERRO DE ALUMÍNIO ALTURA 1,2 MTS X  ,070 LARGURA")</f>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E94" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266038", "143")</f>
+      </c>
+      <c r="B95" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266038", "02 CONTAINER PLASTICOS ( VERMELHO E AZUL)")</f>
+      </c>
+      <c r="C95" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266039", "144")</f>
+      </c>
+      <c r="B96" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266039", "LIXADEIRA DE CINTA")</f>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E96" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266043", "145")</f>
+      </c>
+      <c r="B97" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266043", " AFIADORA MARCA SULAMERICA MODELO APFU 400 ANO 1985 ")</f>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266041", "146")</f>
+      </c>
+      <c r="B98" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266041", " GUINCHO HIDRÁULICO")</f>
+      </c>
+      <c r="C98" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E98" s="5" t="inlineStr">
+        <is>
+          <t>1.450,00</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266042", "147")</f>
+      </c>
+      <c r="B99" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266042", " CARRINHO PORTA FERRAMENTAS COM RODIZIOS ")</f>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266045", "148")</f>
+      </c>
+      <c r="B100" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266045", " 02 UN. MANCAIS")</f>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E100" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266040", "149")</f>
+      </c>
+      <c r="B101" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266040", " MESA EM AÇO CARBONO DIMENSÕES 1.7MTS X 0,70MTS COM GAVETA")</f>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266044", "152")</f>
+      </c>
+      <c r="B102" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266044", " Aprox. 680 kg – Aço 4140 dimensões diâmetro 5 " x 16 " ( pesa 37 kg)")</f>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E102" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266046", "153")</f>
+      </c>
+      <c r="B103" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266046", "CARRINHO SUPORTE PARA COLETA DE LIXO")</f>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266047", "154")</f>
+      </c>
+      <c r="B104" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266047", "03 UN. CAIXAS METÁLICAS DIMENSÕES 1,0 MTS X 90 CMTS X 70 CMTS ALTURA  - COM TAMPA LATERAL")</f>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E104" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266048", "157")</f>
+      </c>
+      <c r="B105" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266048", "CONTAINER PLÁSTICO - Dimensões 1.7 mt  x comprimento x 1,0 mt de largura com.1.2 de profundidade ( ideal para acondicionar papelao e plastico) Reforcado com duas tampas")</f>
+      </c>
+      <c r="C105" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266054", "159")</f>
+      </c>
+      <c r="B106" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266054", " ESCADA DE FERRO COM PLATAFORMA - ALTURA 1,1 MTS X 80 CMTS DE LARGURA - 6 DEGRAIS")</f>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E106" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266071", "161")</f>
+      </c>
+      <c r="B107" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266071", " 2 MESAS EM FERRO/INOX DIMENSÃOES 90CM X 1,5 MTS.")</f>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D107" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266051", "162")</f>
+      </c>
+      <c r="B108" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266051", " APROX. 25 UN. MANÔMETROS EM AÇO INOX")</f>
+      </c>
+      <c r="C108" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D108" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E108" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266074", "163")</f>
+      </c>
+      <c r="B109" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266074", " BALANÇA ELETRÔNICA MARCA MICHELETTI CAPAC. 500 KG - NO ESTADO")</f>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266076", "164")</f>
+      </c>
+      <c r="B110" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266076", " BALANÇA ELETRÔNICA MARCA ALFA - ELÁTRICA CAPAC. 100 KG - NO ESTADO")</f>
+      </c>
+      <c r="C110" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D110" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E110" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266055", "165")</f>
+      </c>
+      <c r="B111" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266055", " 03 mesas em madeira maciça com revestimento de chapa de aço ( dimensões Aprox 1 MT x 2.5 Mts)")</f>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D111" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266070", "167")</f>
+      </c>
+      <c r="B112" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266070", " Mesa com esmeril com motor Weg sendo a mesa com 60 x 70 cmts")</f>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E112" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266072", "168")</f>
+      </c>
+      <c r="B113" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266072", " Cortina de ar comprimento 2 mts")</f>
+      </c>
+      <c r="C113" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>380,00</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266059", "169")</f>
+      </c>
+      <c r="B114" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266059", " LAVA LOUÇA INDUSTRIAL ECOMAS MOD. 603 - POUCO USO")</f>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E114" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
+        <is>
+          <t>750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266065", "170")</f>
+      </c>
+      <c r="B115" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266065", " 03 UN TAMBORES PARA RODA M/BEZ - 10 FUROS")</f>
+      </c>
+      <c r="C115" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D115" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266052", "171")</f>
+      </c>
+      <c r="B116" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266052", " 02 TESOURAS  PARA CORTAR CHAPA")</f>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E116" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266060", "172")</f>
+      </c>
+      <c r="B117" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266060", " 25 PCs contendo motores , talha , bombas, redutores, furadeira aproximadamente 50 CV")</f>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D117" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F117" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266061", "173")</f>
+      </c>
+      <c r="B118" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266061", " 10 UN. PALLETES PLÁSTICOS - 1,2 X 1,00 MTS ")</f>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E118" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266056", "174")</f>
+      </c>
+      <c r="B119" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266056", " APROX. 90 UN. Caixas plásticas 40x 30 x 15 cmts de altura ")</f>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266066", "175")</f>
+      </c>
+      <c r="B120" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266066", " 2 cilindros de gás GLP p45 ,1 cilindro de oxigênio sendo de 10 mts  1 carrinho transportador")</f>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E120" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266068", "176")</f>
+      </c>
+      <c r="B121" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266068", " 02 - SERRAS DE FITAS MARCA RONEMAK - DESMONTADAS - SEM MOTORES")</f>
+      </c>
+      <c r="C121" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D121" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266081", "177")</f>
+      </c>
+      <c r="B122" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266081", " 5 paletes de contenção dimensões dimensões internas 1.25 x 1.25 mts")</f>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D122" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E122" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266064", "178")</f>
+      </c>
+      <c r="B123" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266064", " Ralo em ferro fundido 25 PCs dimensões 1.0 MT x 20 cmts largura")</f>
+      </c>
+      <c r="C123" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D123" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F123" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266080", "179")</f>
+      </c>
+      <c r="B124" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266080", " APROX. 370 KG. CABOD DE COBRE - VARIAS BITOLAS")</f>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D124" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E14" s="5" t="inlineStr">
+      <c r="E124" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F124" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266079", "180")</f>
+      </c>
+      <c r="B125" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266079", " 03 UN. Exaustor de névoa marca Dellbro modelo 595")</f>
+      </c>
+      <c r="C125" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F125" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266087", "181")</f>
+      </c>
+      <c r="B126" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266087", "Aprox. 19 conjuntos de ar condicionado Split e K7:")</f>
+      </c>
+      <c r="C126" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D126" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E126" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F126" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266058", "182")</f>
+      </c>
+      <c r="B127" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266058", " Transpaleteira usada no estado com altura 1500 mmm capacidade 500 kg")</f>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>1.800,00</t>
+        </is>
+      </c>
+      <c r="F127" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266067", "183")</f>
+      </c>
+      <c r="B128" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266067", " Cavalete com roldana superior ")</f>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E128" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266075", "184")</f>
+      </c>
+      <c r="B129" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266075", " Aprox. 1.000 kg Material para desmonte ( garimpo)")</f>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D129" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>2.500,00</t>
+        </is>
+      </c>
+      <c r="F129" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266078", "185")</f>
+      </c>
+      <c r="B130" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266078", " Empilhadeira hidráulica para 500 kg - no estado")</f>
+      </c>
+      <c r="C130" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D130" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E130" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F130" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266063", "187")</f>
+      </c>
+      <c r="B131" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266063", " Exaustor diâmetro interno 70 cmts c motor de 1.5 CV")</f>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266077", "188")</f>
+      </c>
+      <c r="B132" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266077", " 44 PCs Aprox 210 kg - Retalhos de aço inox 304 , espessura de 1.7 mmm x largura 25 cm x 150 cm largura ")</f>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E132" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F132" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266053", "192")</f>
+      </c>
+      <c r="B133" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266053", " 9 prateleiras sendo : 1 ( 0,90 x 0,30 x 2,0 mts altura) 1 ( 0,90 x 0,60 x 1,60 mts altura ) , 2 com 0,90x 0,60 x 1.6 mts de altura- , 1 com 0,90 x 0,60 x 2,0 mts de altura , 2 com 0,60 x 0,90 x 1,30 mts de altura , 2 com 0,50 x 1 ,0 x 2,0 mts de altura . 3 arquivos de aço com 3 gaveta , 30 cadeiras")</f>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t>2.900,00</t>
+        </is>
+      </c>
+      <c r="F133" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266082", "193")</f>
+      </c>
+      <c r="B134" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266082", " 06 caixas metálicas " pazine" sendo 02 com dimensão : 1.0 x 1.6 x 0,60 mts de altura , 02 com dimensões 0,80 x 1,0 x 0,50 mts de altura , 02 sendo 0,60 x 0,80 x 0,50 mts de altura")</f>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E134" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F134" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266085", "194")</f>
+      </c>
+      <c r="B135" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266085", " 25 eletrocalhas ( aba de 10 x 10 cmts x 3,0 mts )")</f>
+      </c>
+      <c r="C135" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D135" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F135" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266088", "195")</f>
+      </c>
+      <c r="B136" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266088", " Cerca em arame de aco. Com 2,0 mts de altura aproximadamente 300 kg / 30 mts")</f>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E136" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F136" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266073", "196")</f>
+      </c>
+      <c r="B137" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266073", " Prensinha hidráulica manual , sendo que acompanha uma mesa de aço")</f>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F137" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266069", "197")</f>
+      </c>
+      <c r="B138" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266069", " 05 ar condicionado de parede , funcionando")</f>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D138" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E138" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F138" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266086", "198")</f>
+      </c>
+      <c r="B139" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266086", " Prensinha hidráulica manual curso 200mm , acompanha uma mesa")</f>
+      </c>
+      <c r="C139" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D139" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F139" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266083", "200")</f>
+      </c>
+      <c r="B140" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266083", " Exaustor marca Higrotec, vazão 600 m3/ hr com motor Weg de 2 cv")</f>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E140" s="5" t="inlineStr">
+        <is>
+          <t>400,00</t>
+        </is>
+      </c>
+      <c r="F140" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266057", "201")</f>
+      </c>
+      <c r="B141" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266057", " Motor redutor sew")</f>
+      </c>
+      <c r="C141" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D141" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F141" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266062", "203")</f>
+      </c>
+      <c r="B142" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266062", " Estabilizador de voltagem 30 kw")</f>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E142" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F142" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266084", "204")</f>
+      </c>
+      <c r="B143" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266084", " Freezer horizontal metalfrio largura 0,60 x 1.6 mts. ")</f>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F143" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266090", "206")</f>
+      </c>
+      <c r="B144" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266090", " Traçador de altura mitutoyo. 600mmm")</f>
+      </c>
+      <c r="C144" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D144" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E144" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F144" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266098", "208")</f>
+      </c>
+      <c r="B145" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266098", " 2 Inversores Marca "SEW" 8.8 Kva. 230 v")</f>
+      </c>
+      <c r="C145" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D145" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F145" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266092", "209")</f>
+      </c>
+      <c r="B146" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266092", " Inversor Danfos. 60 HP. 480 V")</f>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D146" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E146" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F146" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266104", "210")</f>
+      </c>
+      <c r="B147" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266104", " Inversor de frequência " Danfos " 5HP 480 V")</f>
+      </c>
+      <c r="C147" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D147" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
-      <c r="F14" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E15" s="5" t="inlineStr">
+      <c r="F147" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266101", "211")</f>
+      </c>
+      <c r="B148" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266101", " Inversor de frequência marca "SEW" 10 HP 380/ 480 v")</f>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E148" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F148" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266094", "212")</f>
+      </c>
+      <c r="B149" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266094", " Drive marca " ABB ".")</f>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F149" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266097", "214")</f>
+      </c>
+      <c r="B150" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266097", " Exaustor/ ventilador ( novo ) marca " Allegro "")</f>
+      </c>
+      <c r="C150" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D150" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E150" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
-[...250 lines deleted...]
-      <c r="E23" s="5" t="inlineStr">
+      <c r="F150" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266093", "215")</f>
+      </c>
+      <c r="B151" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266093", " Estufa marca " metra " ate 200 graus dimensões ( 50 x 50 x 50 cmts )")</f>
+      </c>
+      <c r="C151" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D151" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t>340,00</t>
+        </is>
+      </c>
+      <c r="F151" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266089", "216")</f>
+      </c>
+      <c r="B152" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266089", " 4 motores de arranque sendo; 2 peças 24 vts e 2 peças 12 vts")</f>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D152" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E152" s="5" t="inlineStr">
+        <is>
+          <t>1.900,00</t>
+        </is>
+      </c>
+      <c r="F152" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266091", "218")</f>
+      </c>
+      <c r="B153" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266091", " Tripé em.aluminio reforçado altura 2.5 mts")</f>
+      </c>
+      <c r="C153" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D153" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F153" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266095", "219")</f>
+      </c>
+      <c r="B154" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266095", " 20 Lep tops marca Dell , necessário reparos teclado e monitor")</f>
+      </c>
+      <c r="C154" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D154" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E154" s="5" t="inlineStr">
+        <is>
+          <t>11.000,00</t>
+        </is>
+      </c>
+      <c r="F154" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266096", "221")</f>
+      </c>
+      <c r="B155" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266096", " 26 un. Roda de lixa , novo marca 3M , diâmetro externo 130 mm x largura 75 mm gr 150")</f>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D155" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F155" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266102", "222")</f>
+      </c>
+      <c r="B156" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266102", " Alicate de corte , necessário afiação tamanho total 1 mt")</f>
+      </c>
+      <c r="C156" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D156" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E156" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F156" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266100", "223")</f>
+      </c>
+      <c r="B157" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266100", " 1 inversor de frequência , porém faltando componentes. 15 Hp 400 V")</f>
+      </c>
+      <c r="C157" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D157" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
-      <c r="F23" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="E25" s="5" t="inlineStr">
+      <c r="F157" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266103", "224")</f>
+      </c>
+      <c r="B158" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266103", " Aprox. 30 conduletes em alumínio para uso subterrâneo , 03 chaves de conexao, 60 tomadas de conexão e diversos")</f>
+      </c>
+      <c r="C158" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D158" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E158" s="5" t="inlineStr">
         <is>
           <t>2.900,00</t>
         </is>
       </c>
-      <c r="F25" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="E27" s="5" t="inlineStr">
+      <c r="F158" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266099", "225")</f>
+      </c>
+      <c r="B159" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266099", " Bomba de palhetas " nova"")</f>
+      </c>
+      <c r="C159" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D159" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F159" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266105", "226")</f>
+      </c>
+      <c r="B160" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266105", "Eixo misturador em aço inoxidável com duas hélices contendo cada uma com 3 pás ( 25 x 30 cmts ).comprimento do eixo 2.3 mts , diâmetro do eixo 5 cm , distância entre as hélices 90 cmts.")</f>
+      </c>
+      <c r="C160" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D160" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E160" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F160" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266106", "228")</f>
+      </c>
+      <c r="B161" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266106", "Motor redutor SEW - Euro Drive sendo um de 11 kW e outro menor de  0,75 Kw")</f>
+      </c>
+      <c r="C161" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D161" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t>3.900,00</t>
+        </is>
+      </c>
+      <c r="F161" s="4" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266711", "229")</f>
+      </c>
+      <c r="B162" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266711", " Portão em alumínio , sendo 2 folhas de 3.9 mts de comprimento x 2.3 mts altura")</f>
+      </c>
+      <c r="C162" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D162" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E162" s="5" t="inlineStr">
+        <is>
+          <t>990,00</t>
+        </is>
+      </c>
+      <c r="F162" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266702", "330")</f>
+      </c>
+      <c r="B163" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266702", " 03 armários de aco dimensões: altura 2,0 mts x 1.5 mts largura")</f>
+      </c>
+      <c r="C163" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D163" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F163" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266710", "331")</f>
+      </c>
+      <c r="B164" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266710", " Guarda corpo em tudo de PVC , porem concretado interno e com ferragens ( 14 pcs ) x 1,00 mt")</f>
+      </c>
+      <c r="C164" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D164" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E164" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F164" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
+      <c r="A165" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266706", "332")</f>
+      </c>
+      <c r="B165" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266706", " Carrinho porta ferramentas reforçado , dimensões 1.2 mtsx 0,70 mts")</f>
+      </c>
+      <c r="C165" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D165" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E165" s="5" t="inlineStr">
+        <is>
+          <t>220,00</t>
+        </is>
+      </c>
+      <c r="F165" s="4" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266701", "333")</f>
+      </c>
+      <c r="B166" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266701", " Escada em aco carbono galvanizada , resistente comprimento 3,5 mts x 0,80 mts de largura")</f>
+      </c>
+      <c r="C166" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D166" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E166" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F166" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266713", "334")</f>
+      </c>
+      <c r="B167" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266713", " Mesa em aço carbono dimensões 1.7 mts x 0,80 mts com 2 gavetas")</f>
+      </c>
+      <c r="C167" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D167" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F27" s="4" t="inlineStr">
-[...154 lines deleted...]
-      <c r="E32" s="5" t="inlineStr">
+      <c r="F167" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266718", "335")</f>
+      </c>
+      <c r="B168" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266718", " Suporte para tambores ( 2 peças) ")</f>
+      </c>
+      <c r="C168" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D168" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E168" s="5" t="inlineStr">
+        <is>
+          <t>380,00</t>
+        </is>
+      </c>
+      <c r="F168" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266712", "336")</f>
+      </c>
+      <c r="B169" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266712", " Mangueiras várias bitolas, usadas porém em bom estado ")</f>
+      </c>
+      <c r="C169" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D169" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
-      <c r="F32" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E33" s="5" t="inlineStr">
+      <c r="F169" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
+      <c r="A170" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266703", "337")</f>
+      </c>
+      <c r="B170" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266703", " 4 fontes e 3 monitores")</f>
+      </c>
+      <c r="C170" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D170" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E170" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
-      <c r="F33" s="4" t="inlineStr">
-[...314 lines deleted...]
-      <c r="E43" s="5" t="inlineStr">
+      <c r="F170" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
+      <c r="A171" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266708", "338")</f>
+      </c>
+      <c r="B171" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266708", " Prensa hidráulica tipo C marca Bovenau para 10 Ton")</f>
+      </c>
+      <c r="C171" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D171" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
-      <c r="F43" s="4" t="inlineStr">
-[...208 lines deleted...]
-      <c r="C50" s="4" t="inlineStr">
+      <c r="F171" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266704", "339")</f>
+      </c>
+      <c r="B172" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266704", " Rodízio com trava para andaimes ( 4 peças) ")</f>
+      </c>
+      <c r="C172" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D172" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E172" s="5" t="inlineStr">
+        <is>
+          <t>320,00</t>
+        </is>
+      </c>
+      <c r="F172" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
+      <c r="A173" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266705", "340")</f>
+      </c>
+      <c r="B173" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266705", " Pregador pneumático marca Dewalt modelo D51855 (pouco uso) ")</f>
+      </c>
+      <c r="C173" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D173" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t>720,00</t>
+        </is>
+      </c>
+      <c r="F173" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
+      <c r="A174" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266715", "341")</f>
+      </c>
+      <c r="B174" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266715", " 22 peças - Lixeira de 30 LTS ( divisão- papéis , plásticos e lixo comum) ")</f>
+      </c>
+      <c r="C174" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D174" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E174" s="5" t="inlineStr">
+        <is>
+          <t>720,00</t>
+        </is>
+      </c>
+      <c r="F174" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
+      <c r="A175" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266717", "342")</f>
+      </c>
+      <c r="B175" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266717", " Bomba de graxa modelo g12 - 16 PCs e pistola LAGH 400 ( 3 peças )")</f>
+      </c>
+      <c r="C175" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D175" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t>380,00</t>
+        </is>
+      </c>
+      <c r="F175" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
+      <c r="A176" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266709", "343")</f>
+      </c>
+      <c r="B176" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266709", " Liquidificador industrial marca skymsen modelo L 10")</f>
+      </c>
+      <c r="C176" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D176" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E176" s="5" t="inlineStr">
+        <is>
+          <t>480,00</t>
+        </is>
+      </c>
+      <c r="F176" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
+      <c r="A177" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266716", "344")</f>
+      </c>
+      <c r="B177" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266716", " Gerador a diesel 10 Hp no estado")</f>
+      </c>
+      <c r="C177" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D50" s="4" t="inlineStr">
-[...68 lines deleted...]
-      <c r="E52" s="5" t="inlineStr">
+      <c r="D177" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E177" s="5" t="inlineStr">
+        <is>
+          <t>1.950,00</t>
+        </is>
+      </c>
+      <c r="F177" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
+      <c r="A178" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266719", "345")</f>
+      </c>
+      <c r="B178" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266719", " Grade de proteção em aço pintado (4pcs ) 2 mts x 1.5 mts")</f>
+      </c>
+      <c r="C178" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D178" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E178" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F178" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
+      <c r="A179" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266714", "346")</f>
+      </c>
+      <c r="B179" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266714", " Aproximadamente 50 kgs de frezas várias bitolas")</f>
+      </c>
+      <c r="C179" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D179" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F179" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
+      <c r="A180" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266707", "347")</f>
+      </c>
+      <c r="B180" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266707", " Máquina de solda marca Vonder modelo TS 250")</f>
+      </c>
+      <c r="C180" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D180" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E180" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
-      <c r="F52" s="4" t="inlineStr">
-[...4094 lines deleted...]
-      </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
-      <c r="A181" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A181" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267951", "348")</f>
+      </c>
+      <c r="B181" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267951", " 25 CONJUNTOS - (4 CAIBROS QUADRADOS MEDIDAS APROXIMADA 5CMTS X 3MTS DE COMPRIMENTO E 4 CAIBROS TRANSVERSAIS DE 1,50 MTS)")</f>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>