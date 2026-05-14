--- v0 (2026-02-07)
+++ v1 (2026-05-14)
@@ -269,859 +269,755 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266155", "004")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266155", " DUMPER BASCULANTE MOTORIZADO  MARCA TOBATA TRAÇÃO 4x4")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266156", "005")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266156", " GIRO ZERO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>3.200,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266157", "010")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266157", " REBOQUE - ESTRUTURA DE PAINEL DE MENSAGEM VARIAVEL - ano 2010")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>400.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266159", "011")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266159", " REBOQUE - ESTRUTURA DE PAINEL DE MENSAGEM VARIAVEL - Ano 2010")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>400.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266161", "012")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266161", " CARRETINHA AGRICOLA")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266158", "015")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266158", " ROCADEIRA - ARRASTRO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266160", "019")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266160", " MOTONIVELADORA XCMG ANO 2012")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266162", "031")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266162", " TANQUE COMBOIO LDA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266163", "033")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266163", " MOTOR SCÂNIA")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>400.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266164", "034")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266164", " CARRETINHA CONVIVÊNCIA COM BANHEIRO - ARTESANAL")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266167", "036")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266167", " TORNO MECÂNICO IRAN")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266168", "041")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266168", " CARROCEREIA METÁLICA ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266172", "042")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266172", " CARROCEREIA METÁLICA - ENVESP")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266166", "043")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266166", " CARROCEREIA METÁLICA - ENVESP")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266169", "044")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266169", " CARROCEREIA METÁLICA - ENVESP")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266170", "045")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266170", " CARROCEREIA METÁLICA - ENVESP")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266171", "047")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266171", " 04 UNIDADES ESTRUTURA METÁLICA DE TANQUE")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266173", "049")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266173", "[ VÍDEO ] PÁ CARREGADEIRA XCMG MOD. ZL30BR ANO 2017")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>170.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266174", "050")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266174", "APROX. 15 MESAS DE ESCRITORIO DESMONTADAS ")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266175", "051")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266175", "[ VÍDEO ] MÁQUINA DE JATO DE GRANALHA PARA 500 KG GRANALHA - FEBRATEC MOD. WB6")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266176", "101")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266176", "CAMINHÃO MB /L 2325  ANO 1996/1996 - COR BRANCA - DIESEL C/ Guindaste Madal mod. MD22  CAPAC. 23T ")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266177", "102")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266177", "CAMINHÃO FORD/12000 L ANO 1995/1995- COR BRANCA - DIESEL C/ CAÇAMBA  CAPC. 7,7M³")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266178", "103")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266178", "ESCAVADEIRA DOOSAN MOD. 140L ANO 2011")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>170.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266179", "104")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266179", "FIAT / MILLE ECONOMY ANO 2012/2012 - COR BRANCA-FLEX ")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266180", "105")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266180", "MINICARREGADEIRA CASE  MOD. 175  ANO 2014  - FUNCIONANDO")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266181", "106")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266181", "CAMINHÃO FORD/CARGO 1418 - ANO 1988/1988 - COR BRANCA-DIESEL C/ BASCULANTE ")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>350.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>