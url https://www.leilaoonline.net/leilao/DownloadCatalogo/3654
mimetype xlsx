--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -269,699 +269,615 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267952", "2000")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267952", "BAÚ REFRIGERADO 5,00 X 2,40 MTS.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>32.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266729", "2001")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266729", "TRATOR MAXION  MOD. 3000 4x4 EMPILHADEIRA ANO 2011")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>105.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266739", "2002")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266739", " ENXADA ROTATIVA MARCA LAVRALE")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268196", "2003")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268196", "TRATOR FORD MOD. 5030 ANO 1995 ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>38.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266736", "2004")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266736", " SUBSOLADOR AMARELO PECINI")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266738", "2005")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266738", " SUBSOLADOR AZUL ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266731", "2006")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266731", " CONCHA 1,70 COMPRIMENTO X 0,80 ALTURA X 0,60 PROFUNDIDADE")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266733", "2008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266733", " MISTURADOS COM BALANÇA")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266740", "2010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266740", "TRATOR MASSEY FERGUSON  MOD. 265 ANO 1994  - DIREÇÃO HIDRÁULICA -  RODEIRO ARO 30 ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266730", "2013")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266730", " TRATOR MASSEY FERGUNSON MOD. 290 ANO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>55.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266732", "2015")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266732", " BAÚ 4,00 X 2,30 X 2,30 ALTURA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>7.800,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266734", "2016")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266734", " BAÚ 5,50 X 2,30 X 2,40 ALTURA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>9.800,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266737", "2017")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266737", " BAÚ 8,50 X 2,60 X 2,40 ALTURA - PISO CHAPEADO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>11.800,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266735", "2018")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266735", " CARROCERIA MALHAL FERRO FUNDO CHAPEADO 6,00 X 2,40")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>9.800,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266742", "2021")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266742", "GM/MONTANA CONQUEST ANO 2007/2007 - COR PRETA - FLEX")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>19.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266721", "2046")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266721", " EQUIPAMENTO LIMPEZA DE BOCA DE LOBO - ASPIRA E EMPURRA - NO ESTADO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266722", "2061")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266722", "CALCAREADEIRA SPANDER ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266723", "2063")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266723", "LANCHA FOCKER 222 ANO 2006 - MOTOR SUZUKI 140CV 4 TEMPOS ANO 2017 COM CARRETA REBOQUE ANO 2004")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266724", "2073")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266724", "M.BENZ/L 608 D ANO 1973/1973 - COR AZUL - DIESEL - DOC. OK")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266725", "2077")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266725", "TANQUE CAPACIDADE 6.000 LITROS - NOVA  BOMBA COMPLETA - ACOMPANHA CARRETA")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266727", "2079")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/266727", "TRATOR NEW HOLLAND MOD. TL 75 ANO 2011 - TRAÇADO")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>