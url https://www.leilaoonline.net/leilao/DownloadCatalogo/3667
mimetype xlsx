--- v0 (2026-02-07)
+++ v1 (2026-05-14)
@@ -269,635 +269,559 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267532", "005")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267532", "PORTA DE VIDRO; MEDIDAS: 3,55M X 2.20M")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267527", "010")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267527", "PAINEL; MEDIDAS: 2M DE ALTURA X 3.95M DE COMPRIMENTO X 31CM DE PROFUNDIDADE")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267529", "015")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267529", "COMPRESSOR SCHULZ (FOTOS COM AS DEMAIS INFORMAÇÕES)")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267528", "020")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267528", "MOTOR PARCIAL ETIOS - COM NUMERAÇÃO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267530", "022")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267530", "BLOCO DE MOTOR DUCATO DIESEL - COM NUMERAÇÃO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267536", "023")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267536", "CONVERSOR DE TORQUE CÂMBIO AUTOMÁTICO FIAT TORO 1.8 FLEX 2020")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267537", "024")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267537", "CAIXA CÂMBIO AUTOMÁTICO SEM MIOLO - FIAT TORO 1.8 FLEX 2020")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267531", "025")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267531", "BANCOS DIANTEIROS DE HONDA CITY")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>300,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267533", "030")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267533", "FORNO MICROONDAS; MODELO 30PX60; VOLTAGEM: 127V 60HZ; POTÊNCIA 1000W")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267534", "035")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267534", "LOTE COM 2 VÍDEOS CASSETES LG COM TVS MONITORES SAFETY VIEW")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267540", "036")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267540", "LOTE COM NOTEBOOK HP C/ FONTE CARREGADOR E SUPORTE; TABLET SAMSUNG, FONE DE OUVIDO JBL")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267541", "037")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267541", "DISCMAN TOSHIBA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267535", "045")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267535", "LOTE COM APARELHOS ELETRÔNICOS (MAIS INFORMAÇÕES NAS ESPECIFICAÇÕES")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267538", "046")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267538", "LOTE COM 2 MONITORES PHILIPS E AOC; 1 CPU; 1 NOBREAK INTELBRAS; 1 IPAD")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>800,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267539", "047")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267539", "LOTE COM VÍDEO GAMES MASTER SYSTEM E ATARI 2600; ACOMPANHA JOGOS, CONTROLES E ÓCULOS")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267542", "050")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267542", "JOGO DE RODA C/ PNEUS DE S10; MARCA MONACO; MEDIDAS: 205/70R1594P")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.150,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267543", "055")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267543", "BANCOS DIANTEIROS DE KOMBI")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267544", "060")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267544", "JOGO DE BANCOS HONDA FIT")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>400,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267545", "065")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/267545", "BANCOS DIANTEIROS DE GOL")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>