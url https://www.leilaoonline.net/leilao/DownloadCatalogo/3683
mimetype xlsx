--- v0 (2026-02-07)
+++ v1 (2026-05-14)
@@ -269,475 +269,419 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269104", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269104", " CAMINHÃO MB 2213; BRANCA; DIESEL; ANO: 1979/1979; PL.: FINAL 38; ; KM: 258471 FROTA:   13003 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA - OBS: CONF. SINTESE ANEXO. . ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269105", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269105", " CHEVROLET S10 LTZ FD4A 4X4; CAB. DUPLA, BRANCA; FLEX; ANO: 2019/2020; PL.: FINAL: 04;  KM: 199706 FROTA:   11341 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D12" s="4" t="inlineStr">
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>67.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269109", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269109", " FIAT STRADA 1.4 HARD WORKING CC E; BRANCA; ANO: 2019/2020; PL.: FINAL: 44;  KM: 234401 FROTA:   11300 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>33.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269108", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269108", " FIAT STRADA 1.4 HARD WORKING CC E; BRANCA; ANO: 2019/2020; PL.: FINAL: 21; :  FROTA:   11360 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269106", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269106", " FIAT STRADA 1.4 HARD WORKING CC E; BRANCA; ANO: 2019/2020; PL.: FINAL: 56;  KM: 258775  FROTA:   11370 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>33.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269111", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269111", " VW NOVA SAVEIRO ROBUST 1.6 MBVS; BRANCA; FLEX; ANO: 2020/2021; PL.: FINAL: 09;  KM: 233724 FROTA:   11351 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>32.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269107", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269107", " FIAT PALIO 1.4 ATTRACTIVE; BRANCA; ANO: 2016/2016; PL.: FINAL: 88; :  FROTA:   11289 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="E12" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>18.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269110", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269110", " MOTOCICLETA HONDA BROS NXR 160; VERMELHA; FLEX; ANO: 2022/2022; PL.: FINAL: 34;  FROTA:   10213 . baixando óleo. OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269112", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269112", " MOTOCICLETA HONDA BROS NXR 160; PRETA; FLEX; ANO: 2020/2020; PL.: FINAL: 22;  FROTA:   10209 . baixando óleo. OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269113", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269113", " MOTOCICLETA HONDA BROS NXR 160; PRETA; FLEX; ANO: 2020/2020; PL.: FINAL: 47;  FROTA:   10199 . baixando óleo. OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269114", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269114", " TRATOR JOHN DEERE 8345-R; ANO: 2017; CH.: 18M8345RLGS000394 FROTA:   14763 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>350.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>10000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269115", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269115", " CARREGADEIRA VALTRA 1280 4X4 V5; ANO: 2003; CH.: 12804397334 FROTA:   12548 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>102.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...32 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269116", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269116", " TRATOR DE ESTEIRA CAT D5L; ANO: 2022; CH.: CAT000D5LZ2K01170 FROTA:   14026 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...243 lines deleted...]
-      <c r="F21" s="4" t="inlineStr">
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>500.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-[...62 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269118", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269118", "LAVADORA LOUÇAS INDUSTRIAL, Marca: NETTER, Modelo: NT 300 3T, ano: 2023. OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>