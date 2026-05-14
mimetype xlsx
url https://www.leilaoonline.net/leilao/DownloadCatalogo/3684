--- v0 (2025-11-05)
+++ v1 (2026-05-14)
@@ -269,1435 +269,1259 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268823", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268823", " 3 DRIVE FAGON SENDO : 1PÇ AXD - 250 - 51 -1 / 1PÇ AXD - 250 - A1 -0 / 1PÇ AXD - 250 ( USADO NO ESTADO)")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268821", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268821", " 3 DRIVE FAGON SENDO : 1PÇ AXD - 250 - A1 -1 / 1PÇ AXD - 250 - A1 -0 / 1PÇ PS 2534 ( USADO NO ESTADO)")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268852", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268852", " 2 DRIVE FAGON SENDO : 1PÇ ACS - 20 - A1 -1 / 1PÇ APS - 24 ( USADO NO ESTADO)")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268858", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268858", " 1 PÇ LCD/MDI UNIT- FANUC / 1 PÇ DRIVE AO28 - 0166 - C271/5 FANUC (USADOS NO ESTADO)")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1.100,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268822", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268822", " 2 PÇ SERVO MOTOR NACHI / MFM A452D5 4,5KW / MFM A552D4 5,5KW (USADO NO ESTADO)")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268820", "007")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268820", " 1 PÇ APERTADEIRA ATLAS COPCO MOD ETV D57-30-10 (USADO NO ESTADO)")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>1.250,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268824", "008")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268824", " 1 PÇ CLP SIEMENS (USADO NO ESTADO)")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268856", "009")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268856", " 7 PÇS APARELHS DIVERSOS (USADO NO ESTADO)")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268828", "010")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268828", " 46 PÇS APARELHOS DIVERSOS (SEM USO)")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268834", "011")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268834", " 36 PÇS APARELHOS / FONTES / CLP / DIVERSOS ( USADO NO ESTADO)")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>1.050,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268826", "020")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268826", " 7 PÇS VARIADOR DE TENSÃO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268827", "021")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268827", " 1 PÇ MAQUINA DE COSTURA SIRUBA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268847", "022")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268847", " 1 PÇ MAQUINA DE COSTURA LANMAX")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268854", "024")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268854", " 1 PÇ CLP EATON MOD MFD - R16 COM IHM")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268850", "025")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268850", " 5 PÇS APARELHO CARGA RESISTIVA E CAPACITIVA ")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>125,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268836", "026")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268836", " 8 PÇS FONTE MINIPA SENDO : 1 MPC 3006D / 7 MPL 3003D ")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268825", "027")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268825", " 1 PÇ INVERSOR DE FREQUÊNCIA ATV61 - 125CV - 380 (REVISADO)")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268844", "028")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268844", " 1PÇ INVERSOR DE FREQUÊNCIA ALTIVAR 630 SCHNEIDER 125CV / 380 (REVISADO)")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268851", "029")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268851", " 1PÇ INVERSOR DE FREQUÊNCIA ALTIVAR 630 SCHNEIDER 125CV / 380 (SEM TAMPA FECHAMENTO)")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268840", "030")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268840", " 1 PÇ INVERSOR DE FREQUENCIA SANTERNO SEM PLACA DE COMUNICAÇÃO COM O IHM 60 CV / 380V")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268853", "031")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268853", " 2 PÇS . INVERSOR DE FREQUÊNCIA ATV71 - 250CV - 380 (SUCATA NO ESTADO)")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268830", "033")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268830", " 1 PÇ INVERSOR DE FREQUÊNCIA GEFRAN 60CV/380 (NO ESTADO)")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268829", "036")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268829", " 8 PÇS INVERSOR DE FREQUÊNCIA TELEMECANIQUE 1CV/38V ALTIVAR 58")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268848", "037")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268848", " 3 PÇS CONTROLADOR DE GÁS WOODWARD MOD EG 5-1")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>900,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268849", "043")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268849", " 130 CONECTORES DIVERSOS ")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268845", "045")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268845", " 2 CABEÇOTES DE INMPRESSÃO MATTHEWS 5000 SR PR04N")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268835", "046")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268835", " 300 RESISTENCIA ELETRICA DIVERSAS")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268832", "047")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268832", " 157 DISJUNTOR DR DIVERSOS ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268846", "048")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268846", " 115 RELES TEMPO, F.FASE, MONITORAMENTO, SEGURANÇA, INVERSOR FREQUENCIA IHM ETC DIVERSOS")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268839", "049")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268839", " DISJUNTOR CX MOLDADA SENDO: 1-100A, 1-160A, 3-2 00A,1- 320A,2- 400A, 2 -  600A, 2- 800A, 2 - 1.250A E 1- 2.500A")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268857", "050")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268857", " 788 PÇS DISJUNTORES SENDO: APROX. 413 UNIPOLAR / 204 BIPOLAR E 171 TRPOLAR (USADO O ESTADO)")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268841", "051")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268841", " 995 PÇS DISJUNTORES SENDO 550 UNIPOLAR / 216 BIPOLAR E 229 PÇS TRIPOOLAR (USADO NO ESTADO)")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268837", "052")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268837", "APROX. 12.000 PÇS -  GRAMPO CONEXEL DIVERSOS")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268838", "054")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268838", " 5000 BORNE WDS CONEXEL DIVERSOS")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268842", "055")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268842", " 5000 BORNE PHOENIX CONTACT DIVERSOS")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>2.400,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268855", "056")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268855", " 2000 BORNE DUPLO E TRIPLO CONEXEL DIVERSOS")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268833", "057")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268833", " 2300 BORNE MOLA CONEXEL DIVERSOS")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268831", "058")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268831", " 3000 BORNE DIVERSOS")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268843", "061")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268843", " 330 FECHO PARA PAINEL ELETRICO DIVERSOS")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268859", "068")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268859", "64 COOLER DIVERSOS")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>450,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268860", "069")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/268860", "01 BOMBA DE PRESSURIZAÇÃO GRUNFOS MOD. MQ3-25 ( NO ESTADO)")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>680,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269718", "070")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269718", "APROX. 300 METROS DE CABO COMPENSAÇÃO TIPO K ")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>1.400,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269720", "071")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269720", "5 RELES DE SEGURANÇA, 2 CLP E 4 FONTES ( NO ESTADO)")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>1.350,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269721", "072")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269721", "SOFT START ALLEN BRADLEY")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>