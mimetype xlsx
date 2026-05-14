--- v0 (2025-11-13)
+++ v1 (2026-05-14)
@@ -269,1691 +269,1483 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269559", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269559", " PLATAFORMA HIDRAULICA PARA CARREGAMENTO TIPO DOCA MOVEL , PARA CARGA E DESCARGA , MARCA MARKSEEL MODELO 2500 DMC CAPACIDADE 2500 KG")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>16.100,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269554", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269554", " EMPILHADEIRA ELETRICA PATOLADA , MARCA SKAM , MODELO EP , CAPACIDADE CARGA 1300 KG , ALTURA MAXIMA 4650MM, ELEVAÇÃO MAXIMA 4200 MM COM BATERIA 24 VOLTS E CARREGADOR SKAM")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>11.900,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269549", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269549", " EMPILHADEIRA ELETRICA HIDRAULICA , SUPER REFORÇADA , FUNCIONANDO , SEM PLAQUETA DO FABRICANTE")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>5.300,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269558", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269558", " ESTEIRA ELETRICA INDUSTRIAL , MARCA SUNNYVALE , MEDIDNDO APROXIMADAMENTE 320 MM LARGURA , 2000 MM DE COMPRIMENTO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>1.960,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269524", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269524", " TORNO AUTOMATICO , MARCA POLIMAC , COM SISTEMA MECANICO OU AUTOMATICO , 3 VELOCIDADES , COM REGULAGEM LONGITUDINAL E TRANVERSAL , PINÇA AUTOMATICA")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>11.200,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269525", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269525", " MAQUINA PRENSA BROCHADEIRA")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>1.960,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269535", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269535", " ALIMENTADOR AUTOMATICO PARA PRENSA ENFARDADEIRA DE SUCATAS OU LATINHAS , COM SISTEMA TOMBADOR VIRADOR HIDRAULICO , SEM USO")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>7.700,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269542", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269542", " 02 SELADORAS INDUSTRIAIS")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269537", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269537", " TORNO MECANICO IMOR , COM SISTEMA DE ALIMENTAÇÃO DE BARRAS AUTOMATICO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>9.100,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269556", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269556", " FRESADORA UNIVERSAL PARA ENGRENAGEM , COM SISTEMA AUTOMATICO E MANUAL , MARCA TURRI FA-2")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>12.600,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269536", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269536", " FRESADORA UNIVERSAL COM SISTEMA AUTOMATICO E MANUAL , CABINE FECHADA DE PROTEÇÃO E PISTÃO DE ALIMENTAÇÃO E RETIRADA DE PEÇAS PRONTAS")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269547", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269547", " PROJETOR DE PERFIL , DE GRANDE PORTE , MARCA PRAZIZ, MODELO PO-01")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>4.760,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269530", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269530", " ROSQUEADEIRA AUTOMATICA 4 CABEÇOTES , MARCA MELLO , POSSUI MATRIZ PARA FABRICAÇÃO DE PISTÃO PNEUMATICO DE 4 TAMANHOS DIFERENTES")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>7.350,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269550", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269550", " 03 BALANÇAS MECANICAS GRANDE PORTE , CAOACIDADE 1300 KG , 375 KG , 50 KG")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.260,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269544", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269544", " SISTEMA DE TRATAMENTO PARA CONSDENSADO DE COMPRESSORES DE GRANDE PORTE , MARCA KAESER, AQUAMAT 6")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>1.260,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269564", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269564", " TORNO REVOLVER POLIMAC")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>2.450,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269527", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269527", " TALHA ELETRICA PARA PONTE ROLANTE, MARCA ATLAS , MODELO VIGA CAIXÃO DUPLA VIGA , CAPACIDADE 5 TONS , COM BOTOEIRA E PAINEL ELETRICO")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>4.900,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269541", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269541", " 02 PAINEIS PARA RETIFICAÇÃO , BANCO DE CAPACITORES AUTOMATICOS , MARCA ABB, POTENCIA 140 KVA")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>5.950,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269551", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269551", " 02 PANELAS TIPO CALDEIRÃO A VAPOR PARA COZINHA INDUSTRIAL , CAPACIDADE 300 LITROS, FORNO INDUSTRIAL E 02 EQUIPAMENTOS PISTA FRIA PARA REFRIGERAÇÃO")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>5.950,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269529", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269529", " FORNO PARA TEMPERA , CERAMICA , ALTA TEMPERATURA , TIPO MUFLA COM AQUECIMENTO ELETRICO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>4.900,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269562", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269562", " PERFURATRIZ HIDRAULICA PARA SOLO DE GRANDE PORTE , MARCA BRISTOL , MODELO HB 44, COM BROCA DE DIAMETRO DE 1500 MM E 2 HASTE DE PROLONGAMENTO , FUNCIONANDO")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>15.400,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269565", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269565", " MAQUINA DE SOLDA ESAB , PARA LIGAS ESPECIAIS , E CONTROLE DIGITAL MICROPROCESSADO , MODELO ARISTO POWER 460, COM COOLER PARA RESFRIAMENTO")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>8.400,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269546", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269546", " MAQUINA DE SOLDA GERADORA , RETIFICADORA , CORRENTE CONSTANTE , MODELO BAMBOZZI TRR 2300")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269533", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269533", " MOTOBOMBA SUBMERSA DE GRANDE PORTE 120/M3 HORA , MARCA KSB , MODELO KRT100-251/74XG-208-201, MOTOR 10 CV")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>5.250,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269561", "025")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269561", " 02 MOTOBOMBA SUBMERSIVEL , MARCA SPV , MODELO P40")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>3.850,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269571", "026")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269571", " 02 MOTOBOMBA SUBMERSIVEL , MARCA ABS")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269560", "027")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269560", " CALANDRA PARA PERFIS METALICOS , COM BANCADA E MORSA")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>3.150,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269543", "028")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269543", " 02 MAQUINAS ARQUEADORA DE CINTA PARA CAIXAS E EMBALAGENS , SEMI AUTOMATICA")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>2.660,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269534", "029")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269534", " MAQUINA PARA MEDIR FIOS E CABOS ELETRICOS")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>1.190,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269555", "030")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269555", " 25 MAQUINAS DE COSTURA , MODELO INDUSTRIAL")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>5.950,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269528", "031")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269528", " MAQUINA DE COSTURA INDUSTRIAL , SOBRE TRILHO, RAPIDA , PARA CARPETES , EDREDONS , COBERTORES E PRODUTOS DE GRANDE ESPESSURA E DENSIDADE, COM DISCO CORTADOR DE REBARBA , ALTA PRODUTIVIDADE")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>2.450,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269548", "032")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269548", " 02 AQUECEDORES PARA MOLDES DE INJEÇÃO , MARCA WITTMAN MODELO TEMPRO PLUS 140")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>2.450,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269531", "033")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269531", " 03 COMPRESSORES PARA CHILLER DE REFRIGERAÇÃO INDUSTRIAL")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>5.250,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269545", "034")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269545", " 06 SERVO MOTORES MARCA ALLEN BRADLEY")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>3.150,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269532", "035")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269532", " 13 CABEÇOTES INDUSTRIAIS PARA MAQUINA DE SOLDA EM ROBÔS CNC")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>1.750,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269567", "036")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269567", " DISJUNTOR INDUSTRIAL TIPO DM-1, MARCA BEGHIM, 1600 AMP.")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269539", "037")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269539", " MISTURADOR PARA PASTA DE SOLDAS ESPECIAIS , MODELO INDSUTRIAL , MARCA MALCOM")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>770,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269526", "038")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269526", " SCANER INDUSTRIAL PARA PLACA ELETRONICAS E CIRCUITOS IMPRESSOS , MARCA CYBERSCAN VANTAGE")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269540", "039")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269540", " 08 SERRAS DE FITA TIPO NAVALHA PARA SERRA DE DESDOBRO")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>700,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269552", "040")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269552", " 04 FUNIS EM AÇO INOX COM TAMPA , SEM USO")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269568", "041")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269568", " 04 MANILHAS PARA IÇAMENTO DE CARGA , COM CAPACIDADE DE 35 TONELADAS CADA")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1.400,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269563", "042")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269563", " AQUECEDOOR TIPO CALDEIRA INDUSTRIAL, CAPACIDADE 5000 LITROS , MARCA ADETEC , PRESSÃO DE TRABALHO 4 KG , 220 VOLTS")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269553", "043")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269553", " TANQUE ESTACIONARIO COM TEVESTIMENTO TERMICO , PARA AGUA QUENTE")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269566", "044")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269566", " RESERVATÓRIO EM AÇO INOX , TIPO CONTAINER IBC , CAPACIDADE 1000 LITROS , COM SISTEMA DE ENCAIXE PARA TRANSPORTE DE EMPILHADEIRA")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>2.800,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269557", "045")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269557", " MOTOBOMBA AÇO INOX GRANDE PORTE , COM MOTOR E REDUTOR , COM SISTEMA DE REGULAGEM DE VASÃO , PRODUTOS DE ALTA VISCOSIDADE E GRÃOS")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>2.950,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269538", "046")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269538", " 08 AQUECEDORES PARA CANHÃO DE EXTRUSORA, DIVERSOS TAMANHOS, SEM USO")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>2.100,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269572", "047")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269572", " BOMBA DE ENGRENAGEM , 3", PARA OLEOS INDUSTRIAIS E DEJETOS , ALFALTO QUENTE , MARCA TRIGLAV")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>1.540,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269570", "048")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269570", " TRANSPORTADOR DE CAVACO MARCA KFA")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>2.240,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269573", "049")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269573", " MICRO TORNO PARA MADEIRA COM SISTEMA DE AVANÇO")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>1.330,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269574", "050")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269574", " COMPRESSOR SOPRADOR TIPO ROOTS , COM VALVÚLA DE DESCARGA DOSADORA , MOTOR 7,5 CV , 8.75 M3 POR MINUTO")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...403 lines deleted...]
-      <c r="F23" s="4" t="inlineStr">
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-[...121 lines deleted...]
-      <c r="F27" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269569", "051")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269569", " FRESA UNIVERSAL FP1")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>3.220,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-[...1086 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269575", "052")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/269575", " FABRICA DE MANGUEIRAS HIDRAULICAS COM REVESTIMENTO REVESTIMENTO TRANÇADO ,ETALICO TOMBACK, PRA LINHA GÁS , VAPOR , FLUIDOS , COMPOSTO POR 4 TRANÇADEIRAS DE GRANDE PORTE , ENFAIXADORA , REBOBINADOR, PUXADOR RANDON CATERPILLAR , PUXADOR REBOBINADOR , MARCADOR DE IMPRESSÃO , 02 ESPULADEIRAS , LOTES DE")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>450.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>