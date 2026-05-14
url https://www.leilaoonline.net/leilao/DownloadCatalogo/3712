--- v0 (2025-10-18)
+++ v1 (2026-05-14)
@@ -269,155 +269,139 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270960", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270960", " Disjuntor totalmente funcional, apenas com vazamentos de óleo ( OBS: sem óleo )")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270959", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270959", " Sucata de Grafite – 65 bags com peso aproximado de 830,1kg/cada - totalizando aproximadamente 54 Tons - Lances por Kg")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>189.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270961", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270961", " Sucata de Cobre com capa – aproximadamente 1450 Kgs - Lances por Kg")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>38.860,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>0.25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270962", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270962", " Sucata de Cobre sem capa – aproximadamente 2000kgs - Lances por Kg")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>100.200,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>0.50</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>