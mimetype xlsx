--- v0 (2025-11-05)
+++ v1 (2026-05-14)
@@ -269,1339 +269,1175 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271771", "000")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271771", "Bote Inflável Airboat "Jureba" 15 pés com direção e Motor Mercury 2 tempos com Trim. Autolube. 50 HP. Carretinha rodoviária e remos inclusos.")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271571", "001")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271571", "[ VÍDEO ] M. BENZ SPRINTER. DIESEL. ANO 2019/ 2020")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>99.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271318", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271318", "03 PALETES, CHAVES PANCADA E CHAVES ESPINHA. MEDIDAS DIVERSAS")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271319", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271319", "02 MESAS DE REFEITÓRIO DE BANCO FIXO. 8 LUGARES")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271322", "008")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271322", "Estação de Tratamento de Efluentes (ETE), incluindo Estação Elevatória, Reator Anaeróbio de Fluxo Ascendente (UASB) e Filtro Biológico Percolador (FBP). Capacidade 36m³/dia")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>2.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271315", "009")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271315", " Aprox. 12  Impressoras HP Officejet 7110")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271313", "010")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271313", " RECEPTORES DE ANTENA PARABÓLICA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271314", "011")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271314", " CONDULETES DIVERSOS")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271316", "012")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271316", " CABINE DE AUDIOMETRIA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271567", "024")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271567", " Lote com Aprox. 167 Cintas Poliester Sling (USADAS), 2 Cinta Catracas 5 ton (Ref. 24)")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>1.550,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271569", "025")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271569", " Aprox. 20 Cintas tipo Tubular (Sujas Usadas, Não possuem certificado) (Ref. 25)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271320", "027")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271320", " PERFILADEIRA LOCKFORMER")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271290", "121")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271290", " CABOS, NOTEBOOKS, CÂMERA, ESTABILIZADORES")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>1.250,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271283", "139")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271283", " APROX. 33 MICROCOMPUTADORES, 11 MONITORES, 17 TECLADOS E 7 ESTABILIZADORES")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>1.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271297", "143")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271297", " FILTRO DE ÁGUA LOGOS LR 6C")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271307", "147")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271307", " ESTUFAS PORTÁTEIS")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271321", "152")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271321", " APROX. 32 RACKS DE INFORMÁTICA (SEM ITENS)")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>900,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271573", "153")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271573", " ELETRODOS DE GRAFITE DIVERSOS")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271289", "154")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271289", " 3 LUMINÁRIAS DE EMERGÊNCIA, 20 LUMINÁRIAS P/ LÂMPADA FLUORESCENTE")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271312", "183")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271312", " APROX. 45 CADEIRAS GIRATÓRIAS S/ BRAÇO; APROX. 23 CADEIRAS GIRATÓRIAS C/ BRAÇO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271302", "184")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271302", " APROX. 9 CADEIRAS FIXAS C/ BRAÇO; APROX. 45 CADEIRAS FIXAS S/ BRAÇO; APROX. 35 CADEIRAS TIPO UNIVERSITÁRIA")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271304", "204")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271304", " 1 TERMOHIGRÔMETRO, 5 TERMÔMETROS DIGITAL, 13 CONTROLES DIGITAL, 2 FONTES DE INSTRUMENTAÇÃO")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>450,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271291", "207")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271291", " 6 GABARITOS DE SOLDA HI-LOW, 1 CALIBRE SOLDA, 1 PAQUÍMETRO, 1 NÍVEL DIGITAL, 2 NÍVEIS ANALÓGICOS, 7 TRENAS, 1 ENCADERNADORA, 1 TERMÔMETRO DIGITAL C/ SONDA, 1 RELÓGIO COMPARADOR, 1 CALIBRADOR DE FOLGA, 1 PENTE DE ROSCA")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271293", "219")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271293", " 1 ARMÁRIO-ESTUFA (ADAPTADO) E 1 ESTUFA DE MANUTENÇÃO")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271324", "991")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271324", "Lote com aproximadamente 69 Rádios, 46 Fontes, 41 Baterias, 1 Base, 14 Celulares C332 (Ref. 991)")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271325", "992")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271325", "Lote com 2 Armários Guarda Roupa, 2 Estantes de Aço, 1 Prateleira Almoxarifado Pesada Montada de 8pçs (4 pés,4 bandejas). (Ref. 992)")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271326", "994")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271326", "Lote com aprox. 97 itens: Instrumentos (Audiômetro / Bomba Dosadora / Mala Wallace) e Materiais de Escritório Diversos (Ref. 994)")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271327", "998")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271327", " Lote com 11PÇ Plastificadoras 2 PÇ Maquina SMARTNET, 1PÇ Guilhotina, 3 Perfurador Folhas (Ref. 998)")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271574", "1008")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271574", " Lote com 6 Pç Nível de Precisão diversos modelos (Ref. 1008)")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>350,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271328", "1009")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271328", " Lote com 12 Instrumentos elétrica  (Agenda, Calibradores CAPPO 10 PLUS e outros )(Ref. 1009)")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271329", "1010")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271329", " Lote com aproximadamente 16 itens Dinamômetros (c/avarias), Manômetros de Teste Hidrostatico (Ref. 1010)")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271572", "1017")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271572", "Lote com 10 Cilindros hidraulicos, 14 Bombas Hidraulicas, 1 Braço Hidraulico, 3 Suportes Olhal(Ref. 1017)")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>7.200,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>200.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271568", "1023")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271568", " Aprox. 24 Bomba Hidráulicas, 2 Bomba Teste Hidro,  14 Cilindros hidráulicos, 1 Cunha, 2 Máquina Oxicorte (Ref. 1023)")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>5.900,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271570", "1024")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271570", " Lote com aprox. 334 Chaves diversas e 100 Ferramentas Civil diversas (Ref. 1024)")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.550,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271578", "1025")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271578", "Lote com Aproximadamente 4231 Chaves 2 Bocas Fixa Marca Diversas (Gedore, Chrome Vanandium, Tramontina), 4 Chaves 2 Bocas estrela, 1 Chave Troca ponta Montada, 3 Tambores Metal) (Ref. 1025)")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>8.300,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271734", "1026")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271734", "Lote com 7Pç Tarrachas Manuais para tubo de Aço, Aprox. 46 Jg. Cossinete, 1 Tesoura de Bancada, 1 Punção Numérico (3Pçs), 1 Vira Macho , 1 Válvula (Ref. 1026)")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>600,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271735", "1027")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271735", "Lote com 2 Frisadeira manual, 16 Flangeador Cobre, Aprox. 42 Esquadros, 1 Engate Rápido, 1 Mala lixas (Ref. 1027)")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271767", "1028")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271767", " Lote com 29 Pçs Tarracha Para Rosca PVC, 276jg Cossinete, 1Pç Extrator Rolamento 75mm-100mm, 2 Caixa Bin (Ref. 1028)")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="B13" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271768", "1029")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271768", "Dispositivo para usinagem de Aliança de Forno (Ref. 1029)")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="B14" s="4" t="inlineStr">
-[...196 lines deleted...]
-      <c r="C20" s="4" t="inlineStr">
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272291", "1030")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272291", "Lote com Aprox.308 Pçs Manilhas Reta (Coforja Wll e outras) (sem Certificado), 3 caixa Bin N° 9 (Ref. 1030)")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
-      <c r="D20" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F20" s="4" t="inlineStr">
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>3.050,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-[...958 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272292", "1031")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272292", "Lote com 13PÇ Cabos de Aço Strop, aprox. 162 Pçs Manilhas CURVA, aprox. 172pçs, Sapatilhas para Cabo de Aço")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>