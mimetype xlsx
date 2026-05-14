--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -269,795 +269,699 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270140", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270140", "LOTE COM APROX. 16 MESAS (PROFUNDIDADE: 140 CM / COMPRIMENTO: 140 CM / ALTURA: 75 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>500,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270165", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270165", "1 MESA (PROFUNDIDADE: 120 CM / COMPRIMENTO: 140 CM / ALTURA: 75 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270166", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270166", "1 MESA (PROFUNDIDADE: 140 CM / COMPRIMENTO: 140 CM / ALTURA: 75 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270167", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270167", "1 MESA (PROFUNDIDADE: 140 CM / COMPRIMENTO: 140 CM / ALTURA: 75 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270168", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270168", "2 ARMÁRIOS (PROFUNDIDADE: 27 CM / COMPRIMENTO: 45 CM / ALTURA: 44 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270169", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270169", "LOTE COM 9 CADEIRAS - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270172", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270172", "LOTE COM 11 CADEIRAS - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270173", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270173", "1 MESA (PROFUNDIDADE: 68 CM / COMPRIMENTO: 130 CM / ALTURA: 74 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270174", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270174", "1 MESA (PROFUNDIDADE: 68 CM / COMPRIMENTO: 130 CM / ALTURA: 74 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270175", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270175", "1 MESA DE REUNIÃO (PROFUNDIDADE: 120 CM / COMPRIMENTO: 200 CM / ALTURA: 75 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270176", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270176", "1 MESA DE REUNIÃO (DIAMETRO: 120 CM / ALTURA: 78 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270177", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270177", "1 ARMÁRIO (PROFUNDIDADE: 50 CM / COMPRIMENTO: 80 CM / ALTURA: 209 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>100,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270178", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270178", "1 ARMÁRIO (PROFUNDIDADE: 41,5 CM / COMPRIMENTO: 92 CM / ALTURA: 162 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E12" s="5" t="inlineStr">
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270283", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270283", "6 GAVETEIROS (TODOS COM PROFUNDIDADE: 47 CM / COMPRIMENTO: 40 CM / ALTURA: 60 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>150,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270284", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270284", "1 MESA (PROFUNDIDADE: 115 CM / COMPRIMENTO: 412 CM / ALTURA: 76 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F12" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270285", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270285", "LOTE COM 7 SAPATEIRAS DE 2 PORTAS E 9 PRATELEIRAS (PROFUNDIDADE: 40 CM / COMPRIMENTO: 90 CM / ALTURA: 210 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270286", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270286", "LOTE COM 4 SAPATEIRAS DE 2 PORTAS E 9 PRATELEIRAS (PROFUNDIDADE: 40 CM / COMPRIMENTO: 100 CM / ALTURA: 210 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>200,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270287", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270287", "2 GAVETEIROS (PROFUNDIDADE: 50 CM / COMPRIMENTO: 45 CM / ALTURA: 60 CM); E 1 GAVETEIRO (PROFUNDIDADE: 72 CM / COMPRIMENTO: 47 CM / ALTURA: 70 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E14" s="5" t="inlineStr">
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270288", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270288", "LOTE COM 7 CADEIRAS - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>125.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270289", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270289", "1 ARMÁRIO (PROFUNDIDADE: 44 CM / COMPRIMENTO: 92 CM / ALTURA: 102 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
         <is>
           <t>100,00</t>
         </is>
       </c>
-      <c r="F14" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="E16" s="5" t="inlineStr">
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270290", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270290", "2 MESAS (PROFUNDIDADE: 140 CM / COMPRIMENTO: 140 CM / ALTURA: 75 CM)  - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
-      <c r="F16" s="4" t="inlineStr">
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270291", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270291", "LOTE COM 11 CADEIRAS - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270292", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270292", "1 GAVETEIRO (PROFUNDIDADE: 56 CM / COMPRIMENTO: 42 CM / ALTURA: 60 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-[...542 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270293", "024")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270293", "2 ARMÁRIOS (PROFUNDIDADE: 49 CM / COMPRIMENTO: 80 CM / ALTURA: 100 CM) - LOC.: HORTOLÂNDIA/ SP")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>