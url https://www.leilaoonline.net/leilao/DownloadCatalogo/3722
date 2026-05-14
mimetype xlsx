--- v0 (2026-02-07)
+++ v1 (2026-05-14)
@@ -269,603 +269,531 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271684", "020")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271684", "FIAT/PALIO ELX FLEX; 2006/2007; CINZA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270580", "025")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270580", "veja o vídeo!! VW/SAVEIRO CS ST MB; 2014/2015; BRANCA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>36.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270554", "030")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270554", "veja o vídeo!! RENAULT/DUSTER ICO16 CVT; 2020/2021; BRANCA; ALCO./GASOL. - FUNCIONANDO - FIPE: R$ 88.448,00")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>41.250,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270562", "035")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270562", "veja o vídeo!! I/FORD RANGER XLSCD4A22C; 2023/2023; BRANCA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270550", "040")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270550", "veja o vídeo!! CHEV/ONIX 10MT LT2; 2023/2024; PRETA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270563", "045")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270563", "CHEVROLET SPIN LS; 2021/2021; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270549", "050")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270549", "veja o vídeo!! GM/OMEGA GLS; 1994/1994; PRETA; ALCOOL - FUNCIONANDO - LEGALIZADO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>20.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270555", "055")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270555", "VW/GOL 1.6L MB5; 2019/2020; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>31.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270558", "060")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270558", "veja o vídeo!! I/VW PASSAT TURBO; 2003/2004; CINZA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270561", "065")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270561", "DAFRA/CITYCOM 300I; 2013/2013; PRETA; GASOLINA")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270556", "070")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270556", "veja o vídeo!! GM/MONZA GLS; 1996/1996; VERMELHA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270559", "075")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270559", "I/DODGE JOURNEY SXT; 2010/2010; PRATA; GASOLINA - NÃO FUNCIONA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270552", "080")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270552", "veja o vídeo!! VW/SANTANA 2000 MI; 1998/1999; CINZA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270551", "085")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270551", "veja o vídeo!! I/BMW 320I; 2019/2020; PRETA; GASOLINA - FUNCIONANDO -  FIPE APROX.: R$ 204.595,00")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>145.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270553", "090")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270553", "veja o vídeo!! TOYOTA/ETIOS SD X; 2014/2014; BRANCA; GASOL./ALCO./GNV - FUNCIONANDO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>16.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270548", "095")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270548", "veja o vídeo!! I/PEUGEOT 207HB XR S; 2010/2011; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270557", "100")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270557", "FORD/DEL REY; 1983/1984; MARROM; ALCOOL - NÃO FUNCIONA")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270560", "105")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270560", "HYUNDAI/HB20S 1.6A PREM; 2014/2014; PRETA; ALCO./GASOL. - NÃO FUNCIONA")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>