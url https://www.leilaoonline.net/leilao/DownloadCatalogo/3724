--- v0 (2025-10-18)
+++ v1 (2026-05-14)
@@ -269,763 +269,671 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270998", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/270998", " Torre empilhadeira triplex")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Venda condicional</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C11" s="4" t="inlineStr">
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>1.200,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271004", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271004", " Torre saur para empilhadeira")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271006", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271006", " Torre de empilhadeira 5,50 mts de altura")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271010", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271010", " Prensa hidráulica")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>24.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271007", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271007", " Serra limax combinada")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>800,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271003", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271003", " Esmeril")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>4.700,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271001", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271001", " Peças diversas para empilhadeira Clark C80D")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>1.700,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271000", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271000", " Eixos diversos. Para guindaste canarinho")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271031", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271031", " Furadeira de coluna industrial")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271040", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271040", "Empilhadeira Hister H-150 J - 1978.   7 toneladas.  Motor Perkins diesel")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>85.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271041", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271041", "Trator massey Ferguson 65-R 1969 (pula-pula)")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>23.500,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271042", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271042", "Empilhadeira Hister H-80 j 1981. 4 toneladas. Motor opala 6 cilindros a gás.")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>52.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271043", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271043", "Motocultivador tramontine  2001. 14 CV")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271044", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271044", "Implemento Escorpião para trator Massey Ferguson")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>10.500,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271045", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271045", "Motocultivador tramontine 2002. 14 CV")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271046", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271046", "Guilhotina - vão de 2 metros")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271047", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271047", "Carreta Reboque Bobcat ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271048", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271048", "Guilhotina Gutmann")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>8.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271049", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271049", "Torre de empilhadeira Clark 2 ton.")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Venda condicional</t>
         </is>
       </c>
-      <c r="D11" s="4" t="inlineStr">
+      <c r="D29" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E11" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F11" s="4" t="inlineStr">
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>3.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271050", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271050", "Outdoor -  altura total; 8.750 mm. Tamanho do painel, largura 4.300 mm, altura 2.500 mm, comprimento 800 mm")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>12.500,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271051", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271051", "Lote com: 02 unid. Serra Alje")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>1.300,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...638 lines deleted...]
-    </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271052", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271052", "Filtro Manga - Obs.: A caçamba não acompanha o lote.")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271053", "023")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271053", "Lote com: 11 unidades de pé para outdoor. Descrição: 8.500 mm de comprimento aproximadamente, por 460 mm de diâmetro. Base  0,80x0,80x1"")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>75.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>