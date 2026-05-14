--- v0 (2025-10-18)
+++ v1 (2026-05-14)
@@ -269,411 +269,363 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271687", "025")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271687", "veja o vídeo!! PEUGEOT/BOXER M330M 23S; 2012/2013; PRETA; DIESEL - NÃO FUNCIONA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>26.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271688", "030")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271688", "veja o vídeo!! FIAT/DUCATO MAXI; 2001/2002; BRANCA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>23.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271690", "035")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271690", "veja o vídeo!! CHEVROLET/S10 LT DD4A; 2013/2014; PRATA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>42.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271698", "040")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271698", "I/FORD TRANSIT 350L TA; 2013/2013; BRANCA; DIESEL - NÃO FUNCIONA")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>21.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271693", "045")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271693", "veja o vídeo!! I/NISSAN FRONTIER XE X4; 2021/2021; CINZA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>64.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271694", "050")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271694", "veja o vídeo!! FIAT/TORO FREEDOM AT6; 2019/2020; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271696", "055")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271696", "NISSAN/FRONTIER SE 25 X2; 2010/2011; PRATA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>44.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271691", "060")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271691", "veja o vídeo!! IVECO/DAILYCITY3813 VAN; 2006/2006; BRANCA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271695", "065")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271695", "veja o vídeo!! CHEVROLET/S10 LS FS2; 2012/2013; BRANCA; ALCO./GASOL. - FUNCIONANDO - APROX. 71.350KM")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>43.250,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271697", "070")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271697", "I/MBENZ 313SF RONTAN AMB; 2003/2004; BRANCA; DIESEL - NÃO FUNCIONA")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271689", "075")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271689", "TOYOTA HILUX SW4 SRV 4X4; 2008/2008; COR PRETA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>45.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271692", "080")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271692", "FIAT/DUCATO COMBINATO; ANO 2001; SUCATA - FIM DE VIDA ÚTIL, SEM DIREITO A DOCUMENTO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>