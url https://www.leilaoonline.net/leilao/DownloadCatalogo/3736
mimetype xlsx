--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -269,731 +269,643 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272745", "005")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272745", "veja o vídeo!! I/GM CAPTIVA SPORT AWD; 2009/2010; PRETA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272373", "010")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272373", "veja o vídeo!! I/HYUNDAI TUCSON GL 20L; 2008/2009; PRETA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272372", "015")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272372", "veja o vídeo!! VW/GOL GL; 1990/1990; BRANCA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272340", "020")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272340", "veja o vídeo!! DAFRA/CITYCOM 300I; 2014/2015; PRETA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>4.500,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271813", "025")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271813", "I/LR R.ROVER SPORT TDV6; 2007/2008; PRETA; DIESEL - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271738", "030")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271738", "veja o vídeo!! I/BMW 320I; 2019/2020; PRETA; GASOLINA - FUNCIONANDO -  FIPE APROX.: R$ 204.595,00")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>130.750,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271754", "035")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271754", "veja o vídeo!! TOYOTA/ETIOS SD X; 2014/2014; BRANCA; GASOL./ALCO./GNV - FUNCIONANDO")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>23.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271764", "040")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271764", "veja o vídeo!! I/PEUGEOT 207HB XR S; 2010/2011; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>12.250,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271753", "045")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271753", "veja o vídeo!! VW/SANTANA 2000 MI; 1998/1999; CINZA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>9.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271766", "050")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271766", "HYUNDAI/HB20S 1.6A PREM; 2014/2014; PRETA; ALCO./GASOL. - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>10.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271765", "055")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271765", "FORD/DEL REY; 1983/1984; MARROM; ALCOOL - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>1.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271757", "060")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271757", "veja o vídeo!! GM/MONZA GLS; 1996/1996; VERMELHA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271759", "065")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271759", "I/DODGE JOURNEY SXT; 2010/2010; PRATA; GASOLINA - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271741", "070")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271741", "veja o vídeo!! RENAULT/DUSTER ICO16 CVT; 2020/2021; BRANCA; ALCO./GASOL. - FUNCIONANDO - FIPE: R$ 88.448,00")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>56.250,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271747", "075")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271747", "veja o vídeo!! I/FORD RANGER XLSCD4A22C; 2023/2023; BRANCA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...73 lines deleted...]
-      <c r="D13" s="4" t="inlineStr">
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>75.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271751", "080")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271751", "veja o vídeo!! CHEV/ONIX 10MT LT2; 2023/2024; PRETA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>31.250,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271749", "085")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271749", "FIAT/PALIO ELX FLEX; 2006/2007; CINZA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>17.500,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271758", "090")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271758", "veja o vídeo!! I/VW PASSAT TURBO; 2003/2004; CINZA; GASOLINA - FUNCIONANDO")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>7.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271760", "095")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271760", "DAFRA/CITYCOM 300I; 2013/2013; PRETA; GASOLINA")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>5.500,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271756", "100")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271756", "VW/GOL 1.6L MB5; 2019/2020; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271762", "105")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271762", "CHEVROLET SPIN LS; 2021/2021; PRATA; ALCO./GASOL. - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E31" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...574 lines deleted...]
-      </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271736", "110")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/271736", "veja o vídeo!! GM/OMEGA GLS; 1994/1994; PRETA; ALCOOL - FUNCIONANDO - LEGALIZADO")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>20.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>