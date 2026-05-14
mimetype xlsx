--- v0 (2025-11-13)
+++ v1 (2026-05-14)
@@ -269,1403 +269,1231 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272294", "100")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272294", " CAMINHÃO VOLVO FM 540 6X4T; ANO 2020/2020; BRANCA. - (S2003/6810). - LOC. HORTO BARRA DO MOEDA/MS")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>37.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272299", "101")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272299", " CAMINHÃO VOLVO FM 540 6X4T; ANO 2019/2020; BRANCA. - (S1919/6810). - LOC. HORTO BARRA DO MOEDA/MS")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>69.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272302", "102")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272302", " CAMINHÃO VOLVO FM 540 6X4T; ANO 2019/2020; BRANCA. - (S1915/6810). - LOC. HORTO BARRA DO MOEDA/MS")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272300", "103")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272300", " CAMINHÃO VOLVO FM 540 6X4T; ANO 2020/2020; BRANCA. - (S2001/6810). - LOC. HORTO BARRA DO MOEDA/MS")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>81.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272329", "104")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272329", " CAMINHÃO VOLVO FM 540 6X4T; ANO 2019/2020; BRANCA. - (6810). - LOC. HORTO BARRA DO MOEDA/MS")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272321", "105")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272321", "FORWARDER KOMATSU; ANO 2017; MOD.  FW895 FWX-0025. - LOC. IMPERATRIZ/MA")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>350.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272298", "106")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272298", "FORWARDER KOMATSU; ANO 2017; MOD.  FW895 FWX-0021. - LOC. IMPERATRIZ/MA")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>400.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272303", "107")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272303", " CAMINHÃO VOLVO FM 540 6X4T; ANO 2020/2021; BRANCA. - (6810). - LOC. HORTO BARRA DO MOEDA/MS")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>128.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272295", "108")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272295", " CAMINHÃO VOLVO FM 540 6X4T; ANO 2020/2021; BRANCA. - (6810/S2008). - LOC. HORTO BARRA DO MOEDA/MS")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>147.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272333", "109")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272333", " CAMINHÃO VOLVO FM 540 6X4T; ANO 2020/2021; BRANCA. - (6810). - LOC. HORTO BARRA DO MOEDA/MS")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>81.000,01</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272332", "110")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272332", " GARRA FLOREST AC J DE SOUZA/GJ7000E. - (2395). - LOC.FL FAZENDA FRAGATA- PELOTAS ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272306", "1346")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272306", " ITENS DIVERSOS. - ROLAMENTO ROL CIL SKF, MANGUEIRAS LIEBHERR, RELE LIEBHERR  E OUTROS. - (APROX. 71 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. IMPERATRIZ/MA")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272317", "1651")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272317", " ITENS DIVERSOS. - VALVULAS  HIDR DIREC REXROTH, ADAPTADOR FLOWSERVE, TAMPA PERENNE  E OUTROS. -(APROX. 260 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. TRÊS LAGOAS/MS")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>4.200,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272315", "1652")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272315", " ITENS DIVERSOS. - CILINDRO ANDRITZ, BICO JATO PICHASSO INOX 316 TS1, CABO ANDRITZ  E OUTROS. - (APROX. 181 ITENS).VEJA DESCRITIVO DE ITENS. - LOC.TRÊS LAGOAS/MS")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>5.670,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272293", "1654")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272293", " ITENS DIVERSOS. - VISOR VIDRO METSO, GRAMPO FIXACAO BANK, BUCHA METSO E OUTROS. - (APROX. 223 ITENS) VEJA DESCRITIVO DE ITENS . - LOC. TRÊS LAGOAS/MS")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>3.900,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272326", "1752")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272326", " ITENS DIVERSOS. - ROLAMENTOS ATC ROL 23026, CHAPA DEMUTH, CORREIA TR PL S E OUTROS. - (APROX. 1.698 ITENS) VEJA DESCRITIVO DE ITENS. - LOC. TRÊS LAGOAS/MS  ")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>44.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272308", "1754")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272308", " ITENS DIVERSOS. - ROLAMENTOS AGULH NEW HOLLAND, PARAFUSO SEXT UNC1, CORTADOR IROBOT E OUTROS. - (APROX. 1.948) VEJA DESCRITIVO DE ITENS . - LOC. TRÊS LAGOAS/MS    ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>29.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272316", "2167")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272316", " ITENS DIVERSOS. - PNEUS ECOAGRICOLA, CILINDRO HIDR ECOAGRICOLA, JUNTA NEW HOLLAND E OUTROS. - (APROX. 265 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. FLORESTAL H2/MS ")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>3.400,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272319", "2216")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272319", " ITENS DIVERSOS. - SENSOR VELOC SAID YALE, PNEUS 700/12 12 YOKOHAMA, ENGATE RAPIDO FEM YALE E OUTROS. - (APROX. 50 ITENS) VEJA DESCRITIVO DE ITENS. - LOC. BÉLEM/PA")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.850,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272307", "2253")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272307", " ITENS DIVERSOS. - FILTRO OLEO HIDR DONALDSON, RETENTORES CNH, ROSCA SEM-FIM FELDERMANN E OUTROS. - (APROX. 550 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. FLORESTAL H2/MS ")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272335", "2261")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272335", " ITENS DIVERSOS. - ROLAMENTO SCANIA, INTERFACE FACCHINI, SAPATA SCANIA E OUTROS. - (APROX. 1.751 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC.FLORESTAL H2/MS ")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>3.850,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272331", "2314")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272331", " ITENS DIVERSOS. (MATERIAL REUTILIZADO) CILINDRO DO ROLO, COLUNA DE GIRO, COMANDO FW E OUTROS. - (APROX. 1.264 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. HORTO BARRA DO MOEDA/MS")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>157.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272305", "2323")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272305", " LAMINA KOMATSU E  TUBO CAM A C BRUNDO PONT LI 130MM 10MM. -(APROX. 842 ITENS, E 18,560 MTS) VEJA MET. E QUANT. EM DESCRITVO DE ITENS. - LOC. TEIXEIRA DE FREITAS/BA")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>7.200,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272327", "2331")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272327", " ITENS DIVERSOS. - RADIADOR KOMATSU, VALVULA PILOT KOMATSU, MANGUEIRA HIDR MAEDA E OUTROS. -(APROX. 94 ITENS) VEJA DESCRITIVO DE ITENS. - LOC. TEIXEIRA DE FREITAS/BA")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>3.650,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272313", "2332")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272313", " ITENS DIVERSOS. - ROLAMENTO DO GIRO KOMATSU, PORCA FIXACAO HARVES KOMATSU, ARRUELA KOMATSU E OUTROS. - (APROX. 148 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC.TEIXEIRA DE FREITAS/BA")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>3.650,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272334", "2333")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272334", " ITENS DIVERSOS. - MOLA MERCEDES BENZ, CHAPA DESG PIN REI SERGOMEL, BRACO MOV LIBRELATO E OUTROS. -( APROX. 4.983 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC.MUCURI/BA ")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272311", "2343")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272311", " TAMBORES FREIO IBERO, TAMBORES MERCEDES BENZ, TAMBORES SCANIA, TAMBOR FREIO REX. -( APROX. 283 ITENS). - LOC. MUCURI/BA")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>16.250,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272312", "2345")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272312", " ITENS DIVERSOS. - MANGUEIRAS JOHN DEERE, FILTRO TIMBERJACK, EXTINTOR INC A/B E OUTROS. -(APROX. 742 ITENS). - LOC. TRÊS LAGOAS/MS ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>21.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272310", "2346")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272310", " ITENS DIVERSOS. - ÓLEO LUBR. ENGR ESSO, GRAXA PETROBRAS. -( APROX. 2.330 KG GRAXA E  1.275 LTS DE ÓLEO) VEJA DESCRITIVO. - LOC. TRÊS LAGOAS/MS")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>19.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272304", "2347")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272304", " ITENS DIVERSOS. - PARAFUSO FRANC UNC5/8, ANEL MERCEDES BENZ, SENSORES MERCEDES BENZ E OUTROS. -(APROX. 419 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. TRÊS LAGOAS/MS ")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272322", "2348")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272322", " ITENS DIVERSOS. -  REATOR P/LAMP FLUOR RAP PHILIPS, ALAVANCA ANDRITZ, LAMPADA INCANDESCENTE 60W 220V E-27 E OUTROS. - (APROX. 1.167 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. TRÊS LAGOAS/MS ")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>14.600,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272301", "2349")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272301", " ITENS DIVERSOS. - SUPORTE ANDRITZ, PARAFUSO/PORCA CJ M24X2,50 RP 310MM. -(APROX. 1.355 ITENS). - VEJA DESCRITIVO DE ITENS. -LOC. TRÊS LAGOAS/MS ")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>65.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272323", "2350")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272323", " ITENS DIVERSOS. - ROLAMENTOS FM COPLING, INJETOR CATERPILLAR, EIXO FM COPLING E OUTROS. -(APROX. 823 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. TEIXEIRA DE FREITAS/BA")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272309", "2351")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272309", " ITENS DIVERSOS. - ROLAMENTOS KOMATSU, TUBOS KOMATSU, BATERIA LI 3,6V 7200AH ANSUL E OUTROS. -( APROX. 1968 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. TEIXEIRA DE FREITAS/BA")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>95.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272328", "2353")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272328", " ITENS DIVERSOS. - ROLAMENTOS DO GIRO KOMATSU, ARRUELA ENCOSTO KOMATSU, MOLA JOHN DEERE E OUTROS. - (APROX. 1.351). - VEJA DESCRITIVO DE ITENS. - LOC. TEIXEIRA DE FREITAS/BA")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>14.500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272320", "2355")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272320", " CORREIA SINCRONIZADORA 4956-WH14M-165 ( QUANT. APROX. 05 PC ). - LOC. IMPERATRIZ/MA")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>3.850,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272296", "2356")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272296", " PARA-LAMA SERGOMEL/25231, ESTRUTURA NOMA/4611480/4611481. -(APROX. 231 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. IMPERATRIZ/MA")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>2.300,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272318", "2357")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272318", " MOLA DE APERTO P/ FREIO FEBA, POLIA MOTR KORBER/BR12405. - (APROX. 07 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. MARACANAÚ/CE ")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>150,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272314", "2361")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272314", " ITENS DIVERSOS. - SENSOR TEMP JOHN DEERE, ADAPTADOR ROSC JOHN DEERE, MANGUEIRA JOHN DEERE E OUTROS. - (APROX. 370 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. TEIXEIRA DE FREITAS/BA")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272324", "2362")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272324", " ITENS DIVERSOS. - CAMARA AR 600, TAMBOR MERCEDES BENZ, PNEU 600/70R30 E OUTROS. - (APROX. 3.694 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. TEIXEIRA DE FREITAS/BA")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>3.350,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272297", "2369")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272297", " ITENS DIVERSOS. - TUBO HARVES KOMATSU, SENSOR ELETR PARTEK, VALVULA KOMATSU E OUTROS. - (APROX. 167 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. HORTO BARRA DO MOEDA/MS")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272325", "2370")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272325", " CORREIA SINCRONIZ, MOLA HELIC TORC KORBER. - (APROX. 6 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. MARACANAÚ/CE")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272330", "2380")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272330", " ITENS DIVERSOS. - MANGUEIRAS PARKER, MANGUEIRAS JOHN DEERE E OUTROS MODELOS. - (APROX. 176 ITENS). - VEJA DESCRITIVO DE ITENS. - LOC. TRÊS LAGOAS/MS")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>1.300,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>