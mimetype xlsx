--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -269,731 +269,643 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272847", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272847", " CAMINHÃO SCANIA G 440 A6X4; ANO 2017/2017; BRANCA. - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>71.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272857", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272857", " CAMINHÃO SCANIA G 440 A6X4; ANO 2017/2017; BRANCA. - (2390). - LOC. MUCURI/BA ")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>84.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272865", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272865", " CAMINHÃO SCANIA G 440 A6X4; ANO 2017/2018; BRANCA. - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>64.000,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272861", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272861", " CAMINHÃO SCANIA G 440 A6X4; ANO 2017/2017; BRANCA. - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>72.000,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272849", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272849", " CAMINHÃO SCANIA G 440 A6X4; ANO 2017/2018; BRANCA. - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>40.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272859", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272859", " CAMINHÃO SCANIA G 440 A6X4; ANO 2017/2017; BRANCA. - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>92.000,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272858", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272858", " CAMINHÃO SCANIA G 440 A6X4; ANO 2015/2015; BRANCA. - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>46.000,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272853", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272853", " CAMINHÃO SCANIA G 440 A 6X4; ANO 2018/2018; BRANCA. - (2390). - LOC. MURUCI/BA")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B12" s="4" t="inlineStr">
-[...73 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>42.000,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272851", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272851", " CAMINHÃO SCANIA G 440 A 6X4; ANO 2018/2018; BRANCA. - (2390). - LOC. MURUCI/BA")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A15" s="5" t="inlineStr">
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>73.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272848", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272848", " CAMINHÃO SCANIA G 440 A6X4; ANO 2018/2018; BRANCA. - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>47.000,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272863", "011")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272863", " CAMINHÃO SCANIA G 440 A6X4; ANO 2018/2018; BRANCA. - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>108.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272905", "012")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272905", "CAMINHÃO SCANIA G 440 A6X4; ANO 2018/2018; BRANCA. - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>67.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272856", "013")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272856", " CAMINHÃO SCANIA G 440 A 6X4; ANO 2018/2018; BRANCA. - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B15" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E15" s="5" t="inlineStr">
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>55.000,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272850", "014")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272850", " CAMINHÃO SCANIA G 440 A 6X4; ANO 2018/2018; BRANCA. - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>95.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272852", "015")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272852", " CAMINHÃO SCANIA G 440 A 6X4; ANO 2018/2018; BRANCA. - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>51.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272862", "016")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272862", " CAMINHÃO SCANIA G 440 A 6X4; ANO 2015/2016; BRANCA; (VENDA S/ MOTOR) . - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>43.000,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272854", "017")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272854", " CAMINHÃO SCANIA G 440 A 6X4; ANO 2015/2016; BRANCA . - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>36.000,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272855", "018")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272855", " CAMINHÃO SCANIA G 440 A6X4; ANO 2017/2018; BRANCA;( VENDA S/ MOTOR). - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>39.000,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272860", "019")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272860", " CAMINHÃO SCANIA G 440 A 6X4; ANO 2017/2018; BRANCA;(VENDA S/ MOTOR). - (2390). - LOC. MUCURI/BA")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
-[...446 lines deleted...]
-      </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272906", "020")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272906", "CAMINHÃO SCANIA G 440 A 6X4; ANO 2015/2016; BRANCA. - (2390). - LOC. MUCURI/BA ")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>66.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272846", "021")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272846", " CAMINHÃO SCANIA G 440 A 6X4; ANO 2017/2017; BRANCA; (VENDA S/ MOTOR). - (2390). - LOC. MUCURI/BA")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>54.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272864", "022")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272864", " CAMINHÃO SCANIA G 440 440 A 6X4; ANO 2017/2018; BRANCA. -(2390). - LOC. MUCURI/BA")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>110.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>