--- v0 (2026-02-07)
+++ v1 (2026-05-14)
@@ -269,1979 +269,1735 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273683", "005")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273683", "SEMI-REBOQUE R/RANDON SR CT; 2016/2017; COR AMARELA ; C/ 12 PNEUS; MEDIDAS NAS ESPECIFICAÇÕES - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>110.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272739", "010")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272739", "veja o vídeo!! I/NISSAN FRONTIER XE X4; 2021/2021; CINZA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>118.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272742", "011")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272742", "NISSAN/FRONTIER SE 25 X2; 2010/2011; PRATA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>45.500,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272740", "012")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272740", "veja o vídeo!! FIAT/TORO FREEDOM AT6; 2019/2020; BRANCA; ALCO./GASOL. - FUNCIONANDO")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>46.250,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272741", "013")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272741", "veja o vídeo!! CHEVROLET/S10 LS FS2; 2012/2013; BRANCA; ALCO./GASOL. - FUNCIONANDO - APROX. 71.350KM")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>42.000,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272733", "014")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272733", "veja o vídeo!! CHEVROLET/S10 LT DD4A; 2013/2014; PRATA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>71.250,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272730", "015")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272730", "TOYOTA HILUX SW4 SRV 4X4; 2008/2008; COR PRETA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>57.500,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272924", "016")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272924", "veja o vídeo!! I/TOYOTA HILUX CD4X4 SRV; 2010/2010; PRATA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>61.250,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272925", "017")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272925", "veja o vídeo!! I/FORD RANGER XLSCD4A22C; 2023/2023; BRANCA; DIESEL - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>103.000,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272722", "020")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272722", "PEUGEOT/BOXER M330M 23S; 2012/2013; PRETA; DIESEL - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>27.500,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272725", "021")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272725", "veja o vídeo!! FIAT/DUCATO MAXI; 2001/2002; BRANCA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272744", "022")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272744", "I/FORD TRANSIT 350L TA; 2013/2013; BRANCA; DIESEL - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272737", "023")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272737", "veja o vídeo!! IVECO/DAILYCITY3813 VAN; 2006/2006; BRANCA; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>28.500,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272743", "024")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272743", "I/MBENZ 313SF RONTAN AMB; 2003/2004; BRANCA; DIESEL - NÃO FUNCIONA")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>15.000,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272738", "025")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272738", "FIAT/DUCATO COMBINATO; ANO 2001; SUCATA - FIM DE VIDA ÚTIL, SEM DIREITO A DOCUMENTO")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>5.000,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273506", "026")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273506", "MERCEDES-BENZ ATECO NOD 1729 CL; ANO 2019/2019; DIESEL - MOTOR FUNCIONA")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>140.250,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272867", "027")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272867", "veja o vídeo!! CAMINHÃO VW/6.160 DRC 4X2; 2019/2020; BRANCA; DIESEL; CARROC. BASCULANTE - FUNCIONANDO - IPVA 2025 OK")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>135.750,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272747", "028")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272747", "CAMINHÃO VW/24.280 CRM 6X2; 2014/2014; BRANCA; DIESEL - FUNC. - FIPE APROX.: R$ 241.353,00")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>182.500,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272746", "029")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272746", "CAMINHÃO VW/15.180 CNM; 2010/2011; BRANCA; DIESEL - FUNC. - FIPE APROX.: R$ 208.469,00")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>125.000,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272650", "030")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272650", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO; S/ COMPACTADOR MARCA PLANALTO - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E30" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272647", "031")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272647", "CAMINHÃO VW 17.280; 2014/2015; BRANCO; DIESEL; CÂMBIO AUTOMÁTICO; C/ COMPACTADOR MARCA PLANALTO - FUNC. - IPVA 2025 OK")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>92.500,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272652", "032")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272652", "CAMINHÃO VW/6.90; 1986/1986; CINZA; DIESEL; MOTOR MWM 229; DIREÇÃO HIDRÁULICA - FUNCIONANDO")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>43.500,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272649", "033")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272649", "CAMINHÃO FORD/F4000; 1979/1979; MARROM; DIESEL")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E11" s="5" t="inlineStr">
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>22.500,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272648", "034")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272648", "LOTE COM CAMINHÃO VOLVO/VM 270 8X2R; 2014/2015; PRATA; DIESEL E REBOQUE R/METALF .A PRCT 2E; 2022/2022; PRETA")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>250.000,00</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272651", "035")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272651", "CAMINHÃO M. BENZ/LK 1113; 1980/1981; AMARELA; DIESEL; BASCULANTE; DIREÇÃO HIDRÁULICA")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>68.750,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273687", "036")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273687", "veja o vídeo!! CARREGADEIRA DE CANA MASSEY FERGUSON; MODELO 290 4X4; ANO 2007 - EQUIP. TRABALHANDO OPERACIONAL")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>92.500,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273520", "037")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273520", "veja o vídeo!! RETROESCAVADEIRA XCMG; MODELO XT870BR-I; TRAÇADA 4X4; ANO 2020; HORAS 2.682 - FUNCIONANDO")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272676", "038")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272676", "RETROESCAVADEIRA JCB; MODELO 3CX 4X4; ANO 2016; EMPLACADA - FUNCIONANDO - PLACA FINAL 65")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>202.500,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273686", "039")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273686", "veja o vídeo!! PÁ CARREGADEIRA LOADER; MODELO 957H; ANO 2017; MOTOR CUMMINS - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>80.000,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273685", "040")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273685", "veja o vídeo!! PÁ CARREGADEIRA CATERPILLAR; MODELO 924F - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>70.000,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273684", "041")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273684", "veja o vídeo!! PÁ CARREGADEIRA CATERPILLAR; MODELO 950F; ANO 1997; CABINE CLIMATIZADA - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
         <is>
           <t>110.000,00</t>
         </is>
       </c>
-      <c r="F11" s="4" t="inlineStr">
+      <c r="F41" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-[...25 lines deleted...]
-      <c r="F12" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272661", "042")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272661", "veja o vídeo!! PÁ CARREGADEIRA DUAC; MODELO 946; ANO 2021; HORÍMETRO 887 - EQUIP. FUNCIONANDO E TRABALHANDO")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>100.000,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-[...47 lines deleted...]
-      <c r="D14" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272677", "043")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272677", "veja o vídeo!! PÁ CARREGADEIRA MICHIGAN; MODELO 55C - EQUIP. OPERACIONAL, FUNCIONANDO E TRABALHANDO")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273521", "044")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273521", "veja o vídeo!! PÁ CARREGADEIRA CATERPILLAR; CABINE CLIMATIZADA - EQUIP. TRABALHANDO")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>50.000,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272684", "045")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272684", "veja o vídeo!! ESCAVADEIRA HIDRÁULICA KOMATSU; MODELO PC 160; ANO 2008; AR CONDICIONADO - EQUIP. OPERACIONAL E TRABALHANDO")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>133.250,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272683", "046")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272683", "veja o vídeo!! ESCAVADEIRA HIDRÁULICA JOHN DEERE; MODELO 160G; ANO 2015 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Lote retirado</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>150.000,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272680", "047")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272680", "EMPILHADEIRA CLARK C/ CAPACIDADE DE APROX. 7 TON; MOTOR CHEVROLET 6 CILINDROS - FUNC. (NÃO ACOMPANHA CILINDRO DE GÁS)")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>30.000,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272678", "048")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272678", "veja o vídeo!! EMPILHADEIRA CLARK; 7 TONELADAS; DIESEL - FUNCIONANDO")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272679", "049")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272679", "EMPILHADEIRA CLARK; CAP. APROX. 7 TON; À DIESEL; AUTOMÁTICA; MOTOR PERKINS 4CC; SEM IDENT. DE ANO")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>35.000,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272664", "050")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272664", "TRANSBORDO PARA GRÃOS; CAP. APROX. 15 TONELADAS; ENGATE RAQUETE; C/ PNEUS DE ALTA FLUTUAÇÃO E BITOLA LARGA")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>70.000,00</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>1250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273688", "051")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273688", "ROLO COMPACTADOR MULLER; MODELO VAP 70; MOTOR MERCEDES BENZ - EQUIP. OPERACIONAL, TRABALHANDO E VIBRANDO")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="E14" s="5" t="inlineStr">
-[...164 lines deleted...]
-      <c r="F19" s="4" t="inlineStr">
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>79.750,00</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-[...15 lines deleted...]
-      <c r="D20" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273689", "052")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273689", "veja o vídeo!! PÁ CARREGADEIRA CATERPILLAR; MODELO 938K; ANO 2020 - EQUIP. FUNCIONANDO")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>170.000,00</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273522", "054")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273522", "veja o vídeo!! TRATOR AGRÍCOLA JOHN DEERE; MODELO 7185J; ANO 2011 - EQUIP. TRABALHANDO ")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>100.000,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>2500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272642", "055")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272642", "veja o vídeo!! TRATOR VALTRA BH 145; ANO 2014 - MOTOR FUNCIONANDO")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
+        <is>
+          <t>90.000,00</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>1750.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272671", "056")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272671", "veja o vídeo!! TRATOR MASSEY FERGUSON; ANO 1954; 4 CILINDROS; À DIESEL ")</f>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272675", "057")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272675", "TRATOR MASSEY FERGUSON 35X; ANO INDEFINIDO; MOTOR 4CC")</f>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E56" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272668", "058")</f>
+      </c>
+      <c r="B57" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272668", "MICRO TRATOR AGRALE")</f>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>15.500,00</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272644", "059")</f>
+      </c>
+      <c r="B58" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272644", "veja o vídeo!! TRATOR TOBATA C/ ROTATIVA; SEM ANO DE IDENTIFICAÇÃO - SOMENTE VÍDEO")</f>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="E20" s="5" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E21" s="5" t="inlineStr">
+      <c r="E58" s="5" t="inlineStr">
+        <is>
+          <t>8.000,00</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272673", "060")</f>
+      </c>
+      <c r="B59" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272673", "TRATOR FORD; SEM IDENT. DE ANO; À GASOLINA")</f>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>3.000,00</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272666", "061")</f>
+      </c>
+      <c r="B60" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272666", "TRATOR FORD 4600; ANO 1978 - FUNCIONANDO")</f>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E60" s="5" t="inlineStr">
+        <is>
+          <t>20.000,00</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272681", "062")</f>
+      </c>
+      <c r="B61" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272681", "TRATOR 8 BR; SEM PLAQUETA DE IDENT.")</f>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>9.500,00</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273507", "063")</f>
+      </c>
+      <c r="B62" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273507", "TRATOR FORD DEXTA; ANO INDEFINIDO (1958 A 1964) - FUNCIONANDO")</f>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="inlineStr">
+        <is>
+          <t>17.000,00</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272645", "064")</f>
+      </c>
+      <c r="B63" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272645", "TRATOR VALMET 85 ID; ANO 1976 - FUNCIONANDO")</f>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="inlineStr">
+        <is>
+          <t>25.000,00</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272682", "065")</f>
+      </c>
+      <c r="B64" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272682", "TRATOR VALMET 80 ID - FUNCIONANDO")</f>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
-      <c r="F21" s="4" t="inlineStr">
-[...223 lines deleted...]
-      <c r="F28" s="4" t="inlineStr">
+      <c r="F64" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272646", "070")</f>
+      </c>
+      <c r="B65" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272646", "TC 5090; ANO 2011; C/ PLATAFORMA DE SOJA 35 PÉS - FUNCIONANDO")</f>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>300.000,00</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-[...25 lines deleted...]
-      <c r="F29" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272643", "071")</f>
+      </c>
+      <c r="B66" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272643", "CASE 2688; ANO 2013; C/ 2 PLATAFORMAS 30X20 PARA SOJA E MILHO - FUNCIONANDO")</f>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="inlineStr">
+        <is>
+          <t>350.000,00</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-[...15 lines deleted...]
-      <c r="D30" s="4" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272685", "075")</f>
+      </c>
+      <c r="B67" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272685", "GRANECAR; DIESEL; CAPACIDADE 9 TONELADAS - FUNCIONANDO")</f>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>13.000,00</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272686", "077")</f>
+      </c>
+      <c r="B68" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272686", "PARAMOTOR ASA SOL FLEXUS M; VITORAZZI; ANO 2019 ")</f>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E68" s="5" t="inlineStr">
+        <is>
+          <t>7.000,00</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272688", "080")</f>
+      </c>
+      <c r="B69" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272688", "CARRETA")</f>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="E30" s="5" t="inlineStr">
-[...927 lines deleted...]
-      <c r="E59" s="5" t="inlineStr">
+      <c r="E69" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
-      <c r="F59" s="4" t="inlineStr">
-[...314 lines deleted...]
-      <c r="E69" s="5" t="inlineStr">
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272687", "083")</f>
+      </c>
+      <c r="B70" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272687", "LOTE COM APROX. 60 ESCADAS EM ALUMÍNIO; C/ 5 DEGRAUS PARA 250KG OU C/ 7 DEGRAUS PARA 150KG")</f>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
-      <c r="F69" s="4" t="inlineStr">
-[...30 lines deleted...]
-      </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A71" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272689", "085")</f>
+      </c>
+      <c r="B71" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272689", "MOTOR MWM; KD12 (COM REDUTOR)")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>