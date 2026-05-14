--- v0 (2025-10-18)
+++ v1 (2026-05-14)
@@ -269,347 +269,307 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272929", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272929", " ENFARDADEIRA JOHN DEERE MODELO L340 SEMI NOVA, OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>160.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
-      <c r="A12" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272928", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272928", " PLATAFORMA DE MILHO 24 LINHAS GTS ANO 2021 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>140.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272930", "003")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272930", " CARRETA TRANSPORTO FARDOS OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272931", "004")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272931", " ENLEIRADOR AGCO MF5130 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
-      <c r="A15" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272935", "005")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272935", " EMPILHADEIRA COMBILIFT LTD ANO 2012,  25 TONELADAS. OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>200.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
-      <c r="A16" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272933", "006")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272933", " PLATAFORMA CASE DRAPER 45 PES ANO 2014 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>140.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>10000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
-      <c r="A17" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272932", "007")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272932", " VALETADEIRA BOBCAT ANO 2009 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>50.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272934", "008")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/272934", " ENFARDEDEIRA CHALLENGER LB34B 48602 ANO 2012 OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273965", "009")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273965", "SUCATA  DE 3 TRATORES JD, ANO 2004, SEM DOCUMENTOS. Para desmanche. OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>77.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274586", "010")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/274586", "DISTRIBUIDOR ROLL ON STARA ANO 2008,  OBS:  SERÁ VENDIDO NO ESTADO QUE SE ENCONTRA. ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>