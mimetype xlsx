--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -269,1499 +269,1315 @@
           <t>Descrição</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273200", "001")</f>
+      </c>
+      <c r="B11" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273200", " PLANTADEIRA DE CANA MARCA SOLLUS")</f>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>12.000,00</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273188", "002")</f>
+      </c>
+      <c r="B12" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273188", " TANQUE FERRO CAP. 20.000L")</f>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="inlineStr">
+        <is>
+          <t>4.000,00</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>250.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273194", "006")</f>
+      </c>
+      <c r="B13" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273194", " SECADORA DE CAFÉ")</f>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273181", "008")</f>
+      </c>
+      <c r="B14" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273181", " MÁQUINA BATEDEIRA FEIJÃO/AMENDOIN")</f>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="inlineStr">
+        <is>
+          <t>3.900,00</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273202", "009")</f>
+      </c>
+      <c r="B15" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273202", " MÁQUINA COLHEDORA MILHO/SOJA/ARROZ ET4")</f>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273189", "010")</f>
+      </c>
+      <c r="B16" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273189", " PODADEIRA CITRUS MARCA IFLÓ (LATERAL)")</f>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273185", "011")</f>
+      </c>
+      <c r="B17" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273185", " TANQUE FERRO CAP. 6.000L")</f>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273191", "012")</f>
+      </c>
+      <c r="B18" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273191", " 2 SILOS P/ GRÃOS")</f>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="inlineStr">
+        <is>
+          <t>2.200,00</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273197", "013")</f>
+      </c>
+      <c r="B19" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273197", " PODADEIRA CITRUS MARCA IFLÓ (TOPO)")</f>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273180", "015")</f>
+      </c>
+      <c r="B20" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273180", " TANQUE FERRO CAP. 8.000L")</f>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273198", "016")</f>
+      </c>
+      <c r="B21" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273198", " TANQUE SOBRE RODAS CAP. 3.000L")</f>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273190", "017")</f>
+      </c>
+      <c r="B22" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273190", " CARRETEL IRRIGAÇÃO")</f>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273187", "018")</f>
+      </c>
+      <c r="B23" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273187", " BAZUCA CAP. 8.000KG PARA GRÃOS")</f>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>5.200,00</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273186", "019")</f>
+      </c>
+      <c r="B24" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273186", " GRADE ROME CONTROLE REMOTO")</f>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273218", "020")</f>
+      </c>
+      <c r="B25" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273218", " RECOLHEDORA CAFÉ VICON")</f>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273215", "021")</f>
+      </c>
+      <c r="B26" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273215", " PLANTADEIRA JUMIL 8 LINHAS (PLANTIO DIRETO)")</f>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273184", "022")</f>
+      </c>
+      <c r="B27" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273184", " ENLEIRADOR DE CAFÉ")</f>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>2.300,00</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273192", "023")</f>
+      </c>
+      <c r="B28" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273192", " TANQUE FIDO 3.000L")</f>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273183", "024")</f>
+      </c>
+      <c r="B29" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273183", " RECOLHEDORA CAFÉ")</f>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>3.800,00</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273182", "025")</f>
+      </c>
+      <c r="B30" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273182", " ROÇADEIRA DE ARAMASTO RODA DE FERRO")</f>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B11" s="4" t="inlineStr">
-[...78 lines deleted...]
-      <c r="E13" s="5" t="inlineStr">
+      <c r="E30" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
-      <c r="F13" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="E15" s="5" t="inlineStr">
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273195", "026")</f>
+      </c>
+      <c r="B31" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273195", " ENLEIRADOR DE CAFÉ")</f>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>2.600,00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273201", "027")</f>
+      </c>
+      <c r="B32" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273201", " PLANTADEIRA SEMENTE 5 LINHAS")</f>
+      </c>
+      <c r="C32" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>2.600,00</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273196", "028")</f>
+      </c>
+      <c r="B33" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273196", " ROÇADEIRA DUPLO KAMAQ")</f>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>4.200,00</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273193", "029")</f>
+      </c>
+      <c r="B34" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273193", " TANQUE SOBRE RODAS CAP. 4.000L")</f>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
-      <c r="F15" s="4" t="inlineStr">
-[...58 lines deleted...]
-      <c r="E17" s="5" t="inlineStr">
+      <c r="F34" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273199", "030")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273199", " PLANTADEIRA TATU 7 LINHAS")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>5.600,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273213", "031")</f>
+      </c>
+      <c r="B36" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273213", " CONJUNTO LAMINA (POR BAIXO)")</f>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E36" s="5" t="inlineStr">
+        <is>
+          <t>1.600,00</t>
+        </is>
+      </c>
+      <c r="F36" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273207", "032")</f>
+      </c>
+      <c r="B37" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273207", " PLANTADEIRA HIDRAULICO SEMENTE 2 LINHAS")</f>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273223", "034")</f>
+      </c>
+      <c r="B38" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273223", " LOTE COM ADUBADEIRAS DE HIDRAULICO DIVERSAS MARCAS CONTENDO5 PEÇAS")</f>
+      </c>
+      <c r="C38" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E38" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F38" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273216", "035")</f>
+      </c>
+      <c r="B39" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273216", " DEBULHADOR MILHO/FEIJÃO JUMIL")</f>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273206", "039")</f>
+      </c>
+      <c r="B40" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273206", " TANQUE FIBRA CAP. 1.500L")</f>
+      </c>
+      <c r="C40" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D40" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F40" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273208", "040")</f>
+      </c>
+      <c r="B41" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273208", " AFOFADOR MANDIOCA MARCA IKEDA")</f>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>4.600,00</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273211", "043")</f>
+      </c>
+      <c r="B42" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273211", " ARADO TATÚ 03 DIVERSAS")</f>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E42" s="5" t="inlineStr">
+        <is>
+          <t>950,00</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273205", "046")</f>
+      </c>
+      <c r="B43" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273205", " CAÇAMBA TANQUE 2.000L DIESEL TANQUE 1.000L")</f>
+      </c>
+      <c r="C43" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273209", "049")</f>
+      </c>
+      <c r="B44" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273209", " PLANTADEIRA DE INVERNO")</f>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E44" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273212", "050")</f>
+      </c>
+      <c r="B45" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273212", " ARADO 03 AIVECAS MASCHIETO")</f>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>1.650,00</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273210", "053")</f>
+      </c>
+      <c r="B46" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273210", " LOTE COM SUCATAS DE SOPRADORES/ARRUADORES P/CAFÉ")</f>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>750,00</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273214", "056")</f>
+      </c>
+      <c r="B47" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273214", " TANQUE CAP. 5.000L DE FERRO")</f>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>1.850,00</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273221", "057")</f>
+      </c>
+      <c r="B48" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273221", " TRITURADOR/PICADOR CAPIM MENTA MIT 600")</f>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
         <is>
           <t>2.200,00</t>
         </is>
       </c>
-      <c r="F17" s="4" t="inlineStr">
-[...634 lines deleted...]
-      <c r="E37" s="5" t="inlineStr">
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273222", "059")</f>
+      </c>
+      <c r="B49" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273222", " CHASSI DE TANQUE")</f>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>850,00</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273203", "062")</f>
+      </c>
+      <c r="B50" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273203", " GARFO/RASTELO ENLEIRADOR")</f>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
-      <c r="F37" s="4" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E38" s="5" t="inlineStr">
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273217", "064")</f>
+      </c>
+      <c r="B51" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273217", " BALANÇA PESAR BOI")</f>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
         <is>
           <t>950,00</t>
         </is>
       </c>
-      <c r="F38" s="4" t="inlineStr">
-[...154 lines deleted...]
-      <c r="E43" s="5" t="inlineStr">
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273224", "066")</f>
+      </c>
+      <c r="B52" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273224", " LOTE DE REDUTORES DIVERSOS (AGRICOLAS E INDUSTRIAIS)")</f>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
         <is>
           <t>1.650,00</t>
         </is>
       </c>
-      <c r="F43" s="4" t="inlineStr">
-[...186 lines deleted...]
-      <c r="E49" s="5" t="inlineStr">
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273220", "067")</f>
+      </c>
+      <c r="B53" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273220", " PARTES PEÇAS RETROESCAVADEIRA (SUCATA)")</f>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>3.200,00</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273219", "068")</f>
+      </c>
+      <c r="B54" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273219", " VAGONETAS PARA TRANSPORTE DE CAFÉ")</f>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>Não vendido</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="inlineStr">
         <is>
           <t>850,00</t>
         </is>
       </c>
-      <c r="F49" s="4" t="inlineStr">
-[...158 lines deleted...]
-      </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A55" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273225", "070")</f>
+      </c>
+      <c r="B55" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273225", "ARADO IKEDA 4 HASTES")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>4.100,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="5" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A56" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273226", "072")</f>
+      </c>
+      <c r="B56" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.net/lote/detalhe/273226", "[ VÍDEO ] (SUCATA) FORD/F 600 - SEM DIRETO A DOCUMENTAÇÃO")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>12.650,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>